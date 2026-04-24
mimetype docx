--- v1 (2026-03-31)
+++ v2 (2026-04-24)
@@ -66,3036 +66,10692 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tholos de Delphes, un décor peu à peu retrouvé, dans le dossier Delphes, 130 ans de découvertes</w:t>
+                <w:t xml:space="preserve">Retrouver les couleurs de l'art grec : un défi à relever au XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 425, pp.6-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tholos de Delphes, un décor peu à peu retrouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 612, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décor sculpté de la tholos de Delphes (IVe siècle av. J.-C.). Défis et transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, Limites : objets et matérialité, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté de la tholos de Delphes : 119 ans après sa mise au jour, où en sommes-nous ?, Bulletin de la société française d’archéologie classique (2019-2020), séance du 21 février 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 71 (1), pp.157-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arch.211.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restitution des couleurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les arts de la couleur en Grèce ancienne .. et ailleurs, 56, pp.387-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03270977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MA-XRF and Hyperspectral imaging for Visualizing Traces of Antique Polychromy on the Frieze of the Siphnian Treasury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Alfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Devogelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (141), pp.395-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.05.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eye of the Medusa: XRF Imaging Reveals Unknown Traces of Antique Polychromy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Alfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (3), pp.1493-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b03179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur dans l’antiquité : quelle était la véritable polychromie des Grecs anciens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 555, pp.30-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritual practices of “preservative” obliteration in the Iron Age. An archeological perspective on the choice of colors and materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Glanville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Seccaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kermes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XIX (101-102, janvier-juin), p. 67-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de restitution numérique de l’Artémis de Délos : polychromie originelle et contexte architectural initial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Archéovision, Ausonius Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Archeovision, 6, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A versatile and low-cost 3D acquisition and processing pipeline for collecting mass of archaeological findings on the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Gattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Devogelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3D-Arch 2015 – 3D Virtual Reconstruction and Visualization of Complex Architectures, XL-5/W4, pp.299 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-299-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs et les ors retrouvés de la sculpture antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.103-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/crai.2014.95071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs et les ors retrouvés de la sculpture antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.355-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.142.0355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir de l’histoire de la sculpture antique, retrouver ses couleurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rda.185.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventions et techniques en Grèce et à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mais-Juin, Hors-série, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La redécouverte moderne du Trésor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-Série (15), pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les innovations grecques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, mai-juin, Hors-série, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les Grecs peignaient leurs statues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-Série (15), pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la Grèce du Nord est entrée dans l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beaux Arts Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hors-série, pp.8-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie, une aventure humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'études des Hautes-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.175-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La polychromie de la sculpture grecque antique. Réalités antiques, débats modernes et approches contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.38-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture antique, entre histoire de l’art et histoire des techniques : vers un renouveau historiographique et thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.3715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dorure des marbres grecs. Nouvelle enquête sur la sculpture hellénistique de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Savants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.253-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’or et de marbre : les sculptures hellénistiques dorées de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les arts de la couleur en Grèce ancienne .. et ailleurs, 56, pp.387-402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2.23⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 128 (1), pp.331-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2004.7356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Matthias Alfeld</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance de l'archéologie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87, pp.8-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archéologie moderne &amp;quot;en actes&amp;quot; : l'époque des grandes fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87, pp.32-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Mulliez</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Devogelaere</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Wurch-Közelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Sarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.05.050⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 125 (2), pp.609-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2001.7160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 555, pp.30-37</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traitements de surface des statues déliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 125 (2), pp.627-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Matthias Alfeld</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches nouvelles de la polychromie des sculptures hellénistiques de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...73 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, janvier-mars, pp.629-665</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...103 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude des matériaux de la pierre : historiographie sommaire d'une approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33, pp.253-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2000.1557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Archeovision, 6, pp.19-24</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture de la pierre dans l'antiquité. De l'outillage aux processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire des Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4, pp.153-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-299-2015⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sanctuaire de Délos à l'époque archaïque : bilan historiographique et bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6, pp.159-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.1996.1633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de quelques statues du Musée des Beaux-Arts de Lyon récemment restaurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des musées et monuments lyonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4, pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bmml.1996.2047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques et ateliers de sculpture à Délos à l'époque hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 60, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Atelier du Portique de Philippe à Délos. Rationalisation et production &amp;quot;en série&amp;quot; au tournant du IIe et du Ier s. av. J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 106, pp.XII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Dioscures, Pisistrate et les Pisistratides : à propos de deux cavaliers archaïques du musée de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 95, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rea.1993.4520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de quelques fragments de statues féminines drapées retrouvés au cours des fouilles de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 125 (2), pp.609-629. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bch.2001.7160⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 1 (117), pp.435-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1993.1689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715553v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Polychromy of the Frieze of the Siphian Treasury at Delphi: New Investigations, New Results, New Archaeological and Historical Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Alfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Devogelaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Round Table on Polychromy in Ancient Sculpture and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thorsten Opper; Joanne Dyer; The British Museum, Nov 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01919503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts de la couleur en Grèce ancienne... et ailleurs : approches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque international organisé à l’Ecole française d’Athènes, 23-25 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Athènes, France. 508 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de restitution numérique de l'Artémis de Délos : polychromie originelle et contexte architectural initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect, Archéologie et réalité virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Arts de la couleur en Grèce ancienne…Et ailleurs. Actes du Colloque international organisé à l’Ecole française d’Athènes, 23-25 avril 2009 , Bulletin de Correspondance Hellénique, Supplément n°56, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de correspondance hellénique-supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, École française d'Athènes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pierre dans tous ses États. Asmosia VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du huitième Colloque international de l’Association for the Study of Marble and Other Stones used in Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aix-en-Provence, France. Centre Camille Jullian, 137 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Λευκός λίθος : marbres et autres roches de la Méditerranée antique, études interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">actes du VIIIe colloque international de l'Association for the study of marble and other stones used in Antiquity (ASMOSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aix-en-Provence, France. Maisonneuve &amp; Larose Ed. Karthala; Maison méditerranéenne des sciences de l'homme, pp.998, 2009, 978-2-7068-2024-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches techniques de la sculpture antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la journée d'étude organisé par le Centre Camille Jullian d'Aix en Provence le 29 mai 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique du Comité des travaux historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Comité des travaux historiques et scientifiques, pp.223, 2003, 2735505480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Éclat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Glanville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Seccaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kermes : arte e tecnica del restauro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, gennaio-giugno 2016, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialités, circulations et images de la Méditerranée antique : mélanges offerts à Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Chryssanthaki-Nagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina-Aïcha Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">hdiffusion, 382 p., 2025, 978-2-3634-5199-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoniochromies. Patrimoines et représentation des couleurs de la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comunicare la memoria del Mediterraneo : strumenti, esperienze e progetti di valorizzazione del patrimonio culturale marittimo : atti del Convegno internazionale organizzato dalla Regione Toscana nell'ambito del progetto europeo &amp;quot;Antiche rotte marittime del Mediterraneo&amp;quot;, ANSER, Pisa, 29-30 ottobre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Hesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Villalobos Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alves Francisco J.S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Jean Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, pp.322, 2019, Collection du Centre Jean Bérard, 978-2-918887-90-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Or, catalogue de l'exposition Mucem, Marseille, du 24 avril au 10 septembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tavé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hazan, 282 p., 2018, 9782754114622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde grec antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Amouretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ruzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hachette, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclat. Brilliance and its erasure in societies past and present : vocabulary, operations, scenographies, meanings, Kermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Glanville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Seccaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">101-102, pp.7-100, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mythe de la Grèce blanche : histoire d'un rêve occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin. 291 p., 2013, 9782701174723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Nicolaïdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourania Polycandrioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Balta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delvaux et le monde antique, catalogue de l'exposition, Andros, Musée d'art contemporain de la fondation Basil et Elise Goulandris, 28 juin 2009 - 27 septembre 2009 ; Bruxelles, Musées royaux des Beaux-arts de Belgique, 23 octobre 2009 - 31 janvier 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Basch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Draguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BAI editeurs, 189 p., 2009, 978-90-8586-540-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grèce Antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu. 124 p., 2005, 2-84670-118-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil général des sculptures sur pierre de la Gaule, I. Vienne (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lauxerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hermary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres. De Boccard Paris, 253 p., 269 pl., 2003, Nouvel Espérandieu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil général des sculptures sur pierre de la Gaule. Nouvel Espérandieu I. Vienne (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lauxerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres, pp.251, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de l'Antiquité grecque et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette, 287 p., 2002, 2011453879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques et sociétés en Méditerranée = Τέχναι</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisonneuve et Larose, Maison méditerranéenne des sciences de l'homme, 853 p., 2001, 270681487X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin. 399 p., 1999, 2701119383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maison urbaine d'époque romaine en Gaule narbonnaise et dans les provinces voisines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Balmelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Beltrán Lloris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service d'Archéologie du Conseil Général de Vaucluse, 6.I, 262 p., 1996, Documents d'Archéologie Vauclusienne, Philippe Borgard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Frieze of the Siphnian Treasury at Delphi: Interactions between Colour and Space in a Panhellenic Sanctuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan Zink, Frederik Grosser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Colour &amp; Space. Interfaces of Ancient Architecture and Sculpture, Proceedings of the 10th International Round Table on Polychromy in Ancient Sculpture and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reichert Verlag, pp.15-34, 2025, 978-3-7520-0860-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialités, circulations, images… Une exploration aux marges de l’archéologie classique (1975-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Chryssanthaki-Nagle V. Fromageot-Laniepce Ph. Jockey, A.-A. Malek V. Vassal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialités, circulations et images de la Méditerranée antique. Une exploration archéologique. Mélanges offerts à Anne-Marie Guimier-Sorbets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HDiffusion, pp.21-36, 2025, 978-2-3634-5199-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couleur et temps en Grèce ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Menu, Jean-Marie Schaeffer et Romain Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La couleur en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.161-173, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté du Trésor de Siphnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un âge d'or du marbre. La sculpture en pierre à Delphes dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IV.8, Ecole française d'Athènes, pp.123-183, 2021, Fouilles de Delphes, 978-2-86958-561-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté de la Tholos de Marmaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un âge d'or du marbre. La sculpture en pierre à Delphes dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IV.8, Ecole française d'Athènes, pp.1-42, 2021, Fouilles de Delphes, 978-2-86958-561-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions et couleurs chez Pausanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katerina Ierodiakonou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la couleur dans le monde gréco-romain: huit exposés suivis de discussions et d’un épilogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, Fondation Hardt, pp.121-173, 2020, Entretiens sur l'Antiquité classique, 9782600007665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couleurs de l’antique : évidence archéologique, réticences idéologiques, enjeux historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Jockey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Arts de la couleur en Grèce ancienne…Et ailleurs. Actes du Colloque international organisé à l’Ecole française d’Athènes, 23-25 avril 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-11, 2018, Bulletin de Correspondance Hellénique, Supplément, 9782869582903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombres et Lumières. La sculpture hellénistique polychrome et dorée de Délos : bilan méthodologique et historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Jockey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Arts de la couleur en Grèce ancienne…Et ailleurs. Actes du Colloque international organisé à l’Ecole française d’Athènes, 23-25 avril 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-173, 2018, Bulletin de Correspondance Hellénique, Supplément, 9782869582903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et partage des couleurs entre Orient et Méditerranée antiques : la place des « similis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Arnoud-Behar, V. Vassal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et Archéologie du Proche-Orient hellénistique et romain. Actes de la journée d’études du 11 mai 2017 (ICP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bar Publishing, pp.47-58, 2018, 9781407316444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution des couleurs. Des réalités antiques à l’imagerie numérique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Jockey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la couleur en Grèce ancienne… et ailleurs. Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Ecole française d'Athènes, pp.387-402, 2018, BCH Supplément, 978-2-86958-290-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illusion des couleurs : des réalités antiques à l’imagerie numérique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Jockey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts de la couleur en Grèce ancienne.. et ailleurs : approches interdisciplinaires. École française d'Athènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d'Athènes, pp.387-402, 2018, 9782869582903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éclat: the scientific challenges of an extinguished brilliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Jockey, Helen Glanville, Claudio Seccaroni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclat. Brilliance and its erasure in societies past and present : vocabulary, operations, scenographies, meanings, Kermes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 101-102, Lexis, pp.9-10, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délos, carrefour international des couleurs ? Couleurs de la statuaire et communautés « nationales » aux IIe et Ier s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Liverani, U. Santamaria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversamente bianco. La Policromia della scultura romana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quasar, pp.109-128, 2014, 978-88-7140-557-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grèce blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Fabre, Anissa Benayed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le noir et le bleu : un rêve méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MuCEM, Musée des civilisations de l'Europe et de la Méditerranée, p. 300-302, 2013, 9782845974647</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winckelmann et le mythe de la Grèce blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MUCEM, Musée des civilisations de l'Europe et de la Méditerranée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thierry Fabre, Catherine Portevin (dirs.), Les porteurs de rêves : Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76-87, 2013, 9782845974630</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Reconstruction and experimental Attempt in Archaeology. The Massalian Treasury in Delphi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Vincitore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.A Adisson, Livio De Luca, Gabriele Guidi, Sofia Pescarin,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of 2013 Digital Heritage International Congress (federating 19th Int'l VSMM, 10th Eurographics GCH, &amp; 2nd UNESCO Memory of the World Conferences ; plus special sessions from CAA, Arqueológica 2.0, Space2Place, ICOMOS ICIP &amp; CIPA, EU projects, et al). UNESCO/IEEE/EG, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-305, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une restitution virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.102-107, 2012, 9782757206010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte du trésor des Marseillais par l'École française d'Athènes : lors de la grande fouille de Delphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.198-219, 2012, 9782757206010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs et l'éclat du trésor des Marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.86-95, 2012, 9782757206010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs et les ors de la Grèce antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Merriaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, sciences et techniques, Actes de l'université de printemps Histoire des arts, 26-27 mai 2011, Château de Fontainebleau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scérén-CNDP-CRDP, INHA, Institut national d'histoire de l'art, pp.13-20, 2012, 978-2-240-03325-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trésor des marseillais - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Garsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muriel Garsson, Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.16-17, 2012, 9782757206010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redécouverte moderne du trésor des Marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.66-69, 2012, 9782757206010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépôts et offrandes dans un trésor : diversité des objets et matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Garsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hermary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.186-191, 2012, 9782757206010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Massaliètes à Delphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aurigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.48-59, 2012, 9782757206010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures et polychromie : essai de restitution, démarche et méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muriel Garsson, Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.108-121, 2012, 9782757206010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artisans de la pierre dans le monde grec archaïque : rôles, conditions et statuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Paul Morel (dir.), et al., Les travailleurs dans l’Antiquité : statuts et conditions, 127e congrès national des sociétés historiques et scientifiques, Nancy, 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.22-45, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Venus of Milo : Genesis of a Modern Myth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zainab Bahrani, Zeynep Çelik and Edhem Eldem. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scramble for the past : a story of archaeology in the Ottoman Empire, 1753-1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SALT, pp.237-256, 2011, 978-994-473127-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anastylose et la ruine. Brèves réflexions sur la fabrication de mémoire(s) XIXe – XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Crivello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée : XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MMSH, pp.73-98, 2010, Études méditerranéennes, 9782742790074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie de la couleur antique et idéologies blanches, 1872-1939 : l'exemple des Tanagras et des korai de l'Acropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire le passé : la fabrique de la préhistoire et de l'histoire à travers les siècles, actes du colloque tenu à l'Université Jean Moulin Lyon 3 en mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.221-235, 2010, 978-2-271-07012-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Polychromy of Hellenistic marble sculpture in Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vinzenz Brinkmann, Oliver Primavesi, Max Hollein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circumlitio : the polychromy of antique and medieval sculpture, Proceedings of the Johann David Passavant colloquium, Liebighaus Skulpturensammlung, Frankfurt am Main, 10.-12. December 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hirmer, pp.224-239, 2010, 9783777428710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New researches on the Polychromy of Hellenistic Sculptures in Delos, III: the gilding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Jockey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pierre dans tous ses États. Asmosia VIII. Actes du huitième Colloque international de l’Association for the Study of Marble and Other Stones used in Antiquity, Aix-en-Provence, 12-18 juin 2006 (2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian, pp.645-662, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle nymphe à la coquille à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Garsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vassiliki Gaggadis-Robin, Antoine Hermary, Michel Reddé, Claude Sintes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ateliers de sculpture régionaux : techniques, styles et iconographie, Actes du Xe Colloque international sur l'art provincial romain, Arles et Aix-en-Provence, 21-23 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian, Musée départmental Arles antique, pp.87-94, 2009, 978-2-916504-05-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polychrome Hellenistic Sculpture in Delos. Research on Surface Treatments of Ancient marble Sculpture, Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. Maniatis (Ed.), Asmosia VII, Proceedings of the VIIth International Conference held by The Association for the Study of Marble and Other Stones used in Antiquity, Thasos (Greece), 15-20 septembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d'Athènes, pp.799-809, 2009, 978-2-86958-207-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une cité l’autre… La mobilité des artisans de la pierre dans l’Antiquité classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cl. Moatti, W. Kayser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde de l’itinérance, Actes du Colloque international, Istanbul, 16-18 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.139-159, 2009, 9782356130082</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delvaux et la sculpture antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Basch, J. Clair, Michel Draguet, Alexandre Farnoux, Philippe Jockey, Kyriakos Koutsomallis, Takis Théodoropoulos,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delvaux et le monde antique, catalogue de l'exposition, Andros, Musée d'art contemporain de la fondation Basil et Elise Goulandris, 28 juin 2009 - 27 septembre 2009 ; Bruxelles, Musées royaux des Beaux-arts de Belgique, 23 octobre 2009 - 31 janvier 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAI editeurs, pp.119-149, 2009, 978-90-8586-540-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cyclades à Delphes ? A propos de quelques fragments de sphinges (?) delphiennes en marbre inédits ou peu connus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannos Kourayos, Francis Prost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sculpture des Cyclades à l'époque archaïque : histoire des ateliers, rayonnement des styles, Actes du colloque international organisé par l'Éphorie des Antiquités préhistoriques et classiques des Cyclades et l'École française d'Athènes, 7-9 septembre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d'Athènes, pp.423-452, 2008, 9782869582453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praxitèle et Nicias, le débat sur la polychromie de la statuaire antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Pasquier, J.-L. Martinez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Praxitèle, exposition, Paris, Musée du Louvre, 23 mars-18 juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Louvre Ed. : Somogy éd. d'art, pp.62-81, 2007, 978-2-35031-111-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves réflexions sur la mise en images de l’archéologie en Méditerranée, du XVe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Gravina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicare la memoria del Mediterraneo : strumenti, esperienze e progetti di valorizzazione del patrimonio culturale marittimo : atti del Convegno Internazionale organizzato dalla Regione Toscana nell'ambito del progetto europeo Antiche rotte marittime del mediterraneo (ANSER), Pisa 29-30 ottobre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian, pp.35-45, 2007, 9782903189921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Musée gréco-romain ou les « musées imaginaires » d’Evaristo Breccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Basch, J.-Y. Empereur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandria ad Europam, Actes du Colloque International, Alexandrie, 13-16 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.25-50, 2007, 9782724704693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marbre, l’or et la couleur. Nouveaux regards sur la polychromie de la sculpture de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Descamps-Lequime. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peinture et couleur dans le monde grec antique, Actes de colloque, Musée du Louvre, 10 et 27 mars 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvre, pp.163-192, 2007, 978-88-7439-375-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Œuvre à l’Acte. Fouilles et sculptures mises en images dans le Voyage en Grèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Basch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage en Grèce, 1934-1939. Actes du Colloque international organisé à l’École française d’Athènes et à la fondation V. et E. Goulandris à Andros (23-26 septembre 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d'Athènes, pp.135-156, 2006, 2-86958-230-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des premiers kouroi grecs et de leur éventuelle paternité égyptienne à la sculpture hellénistique : fragments d’une histoire technique d'une relation gréco-égyptienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Mathieu, Dimitri Meeks, Myriam Wissa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apport de l'Egypte à l'histoire des techniques : méthodes, chronologie et comparaisons, Actes du Colloque international organisé par l'Institut français d'archéologie orientale, Le Caire, 15 - 17 septembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.143-154, 2006, 2724704177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bronze dans le monde grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Garsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire d'alliage.. : les bronzes antiques des réserves du musée d'Archéologie méditerranéenne, catalogue de l'exposition du 6 novembre 2004 au 27 mars 2005, Centre de la Vieille Charité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition des Musées de Marseille, pp.19, 2004, 2-901402-52-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outillage et instrumentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire d'alliage.. : les bronzes antiques des réserves du musée d'Archéologie méditerranéenne, catalogue de l'exposition du 6 novembre 2004 au 27 mars 2005, Centre de la Vieille Charité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition des Musées de Marseille, pp.28-32, 2004, 2-901402-52-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muriel Garsson (dir.), Une histoire d'alliage.. : les bronzes antiques des réserves du musée d'Archéologie méditerranéenne, catalogue de l'exposition du 6 novembre 2004 au 27 mars 2005, Centre de la Vieille Charité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition des Musées de Marseille, pp.33-40, 2004, 2-901402-52-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques de bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire d'alliage.. : les bronzes antiques des réserves du musée d'Archéologie méditerranéenne, catalogue de l'exposition du 6 novembre 2004 au 27 mars 2005, Centre de la Vieille Charité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition des Musées de Marseille, pp.20, 2004, 2-901402-52-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artisanat de la sculpture antique : une conquête historiographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Brun, Philippe Jockey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et sociétés en Méditerranée = Τέχναι</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve et Larose, Maison méditerranéenne des sciences de l'homme, pp.347-365, 2001, 270681487X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maître des origines, figure du progrès : l’archéologue au miroir des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Noël Pelan, Anne-Marie Granet-Abisset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps bricolé : les représentations du progrès (XIXe-Xe siècles), actes du colloque tenu à la Maison Méditerranéenne des Sciences de l'Homme (Aix-en-Provence), les 23-25 mars 2000, "Progrès, retard, arriération. Les représentations de l'histoire (XIXe-XXe siècles)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre alpin et rhodanien d'ethnologie, pp.77-94, 2001, Le Monde alpin et rhodanien</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aphrodite Express : à propos d'une École (?) délienne de sculpture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Blondé, A. Muller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'artisanat en Grèce ancienne. Les productions, les diffusions, Actes du colloque de Lyon (10-11 décembre 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Charles-de-Gaulle, pp.75-90, 2000, 2-84467-020-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technique dite &amp;quot;composite&amp;quot; à Délos à l'époque hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Schvoerer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéomatériaux : marbres et autres roches, ASMOSIA IV, Bordeaux-Talence, 9-13 octobre 1995, actes de la IVe Conférence internationale de l'Association pour l'étude des marbres et autres roches utilisés dans le passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPAA, PUB, pp.305-316, 1999, 2-86781-244-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves observations sur la collection de moulages de l'Université de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ch. Llinas (éd.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moulages. Actes des Rencontres internationales sur les Moulages, Université Paul Valéry, 14-16 février 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed.de l'Université Montpellier III, pp.193-199, 1999, 2842693302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde des cités grecques aux époques archaïque et classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule, Terres naufragées : le commerce des céramiques en Méditerranée occidentale à l'époque antique, catalogue de l'exposition réalisée à l'occasion du congrès international de la Société française d'étude de la céramique antique en Gaule (SFECAG) qui s'est tenu à Istres, les 21-24 mai 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d'Istres, pp.25-32, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neither School nor Koine : the Local Workshops of Delos and their Unfinished Sculptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olga Palagia, William Coulson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Schools in Hellenistic Sculpture, Proceedings of an International Conference held at the American School of Classical Studies at Athens, March15-17, 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow Books, pp.177-184, 1998, 1900188457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations d'artisans de la pierre dans le monde gréco-romain et leur éventuelle exploitation par l'historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Blondé, A. Müller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Artisanat en Grèce ancienne : les artisans, les ateliers. Actes du XXe Colloque international du CRA et du CRMMO de Lille III, Lille, 11-12 décembre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.625-652, 1998, Topoi, 8, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté de la maison urbaine en Gaule Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Maison urbaine d'époque romaine en Gaule narbonnaise et dans les provinces voisines : Actes du colloque d'Avignon (11-13 novembre 1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6.1, Service d'Archéologie du Conseil Général de Vaucluse, pp.195-211, 1996, Documents d'Archéologie Vauclusienne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Produits déliens : la sculpture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bruneau, Michèle Brunet, Alexandre Farnoux, Jean-Charles Moretti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délos : île sacrée et ville cosmopolite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éd., pp.96-99, 1996, 2-84272-002-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unfinished Sculpture and its workshops on Delos in the Hellenistic Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y. Maniatis, N. Herz, Y. Basiakos (eds.), The Study of Marble and other Stones used in Antiquity, Transactions of the 3rd International Symposium of the Association for the Study of Marble and Other Stones used in Antiquity, 17-19 May 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archetype, pp.87-94, 1995, 1-87313-201-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dionigi Albera, Maryline Crivello et Mohamed Tozy (dir.), Dictionnaire de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte de Clarac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cl. Barbillon, Ph. Sénéchal (dir.)., Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, https://www.inha.fr/dictionnaire-critique-des-historiens-de-lart-actifs-en-france-de-la-revolution-a-la-premiere-guerre-mondiale/clarac-frederic-comte-de-inha/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cl. Barbillon, Ph. Sénéchal (dir.)., Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, https://www.inha.fr/dictionnaire-critique-des-historiens-de-lart-actifs-en-france-de-la-revolution-a-la-premiere-guerre-mondiale/collignon-maxime-inha/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cl. Barbillon, Ph. Sénéchal (dir.)., Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, https://www.inha.fr/dictionnaire-critique-des-historiens-de-lart-actifs-en-france-de-la-revolution-a-la-premiere-guerre-mondiale/jullian-camille-inha/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronde bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art archaïsant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sculpture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polychromie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et techniques de la sculpture sur pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3242,51 +10898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947460v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.211.0129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricia Fauquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2.23" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821917v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Alfeld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.05.050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glanville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Seccaroni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-299-2015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Glanville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gravina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villalobos Alonso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Francisco J.S." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/3808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Amouretti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ruz&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Terrer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lauxerois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gaggadis-Robin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Beltr&#225;n Lloris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efa/8402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bourgeois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.211.0129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricia Fauquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2.23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Alfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.05.050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCJWG0JB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glanville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Seccaroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-299-2015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2014.95071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.142.0355" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.185.0051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.3715" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7356" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1557" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1996.1633" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmml.1996.2047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1993.4520" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1993.1689" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gaggadis-Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Glanville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gravina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villalobos Alonso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Francisco J.S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/3808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Bouiller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tav&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Amouretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ruz&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Basch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Draguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Terrer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lauxerois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thuillier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wolff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590717v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Beltr&#225;n Lloris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alfeld" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efa/8402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulliez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vincitore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590693v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Garsson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590697v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590699v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594055v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594346v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592786v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593977v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594068v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593881v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594336v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594358v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594360v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569754v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcad&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594354v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594348v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594337v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594341v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594340v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>