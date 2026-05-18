--- v2 (2026-04-24)
+++ v3 (2026-05-18)
@@ -238,2264 +238,2264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le décor sculpté de la tholos de Delphes : 119 ans après sa mise au jour, où en sommes-nous ?, Bulletin de la société française d’archéologie classique (2019-2020), séance du 21 février 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 71 (1), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.211.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté de la tholos de Delphes (IVe siècle av. J.-C.). Défis et transgressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88, Limites : objets et matérialité, pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le décor sculpté de la tholos de Delphes : 119 ans après sa mise au jour, où en sommes-nous ?, Bulletin de la société française d’archéologie classique (2019-2020), séance du 21 février 2020</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restitution des couleurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les arts de la couleur en Grèce ancienne .. et ailleurs, 56, pp.387-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MA-XRF and Hyperspectral imaging for Visualizing Traces of Antique Polychromy on the Frieze of the Siphnian Treasury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Alfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Devogelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (141), pp.395-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.05.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur dans l’antiquité : quelle était la véritable polychromie des Grecs anciens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 555, pp.30-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Eye of the Medusa: XRF Imaging Reveals Unknown Traces of Antique Polychromy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Alfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (3), pp.1493-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b03179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritual practices of “preservative” obliteration in the Iron Age. An archeological perspective on the choice of colors and materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Glanville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Seccaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kermes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XIX (101-102, janvier-juin), p. 67-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de restitution numérique de l’Artémis de Délos : polychromie originelle et contexte architectural initial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéovision, Ausonius Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Archeovision, 6, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A versatile and low-cost 3D acquisition and processing pipeline for collecting mass of archaeological findings on the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Gattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Devogelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3D-Arch 2015 – 3D Virtual Reconstruction and Visualization of Complex Architectures, XL-5/W4, pp.299 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-299-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir de l’histoire de la sculpture antique, retrouver ses couleurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rda.185.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs et les ors retrouvés de la sculpture antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.103-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/crai.2014.95071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs et les ors retrouvés de la sculpture antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 71 (1), pp.157-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arch.211.0129⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2, pp.355-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.142.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les Grecs peignaient leurs statues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-Série (15), pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventions et techniques en Grèce et à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mais-Juin, Hors-série, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La redécouverte moderne du Trésor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-Série (15), pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les innovations grecques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, mai-juin, Hors-série, pp.9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la Grèce du Nord est entrée dans l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beaux Arts Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hors-série, pp.8-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie, une aventure humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'études des Hautes-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.175-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La polychromie de la sculpture grecque antique. Réalités antiques, débats modernes et approches contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.38-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture antique, entre histoire de l’art et histoire des techniques : vers un renouveau historiographique et thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.3715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dorure des marbres grecs. Nouvelle enquête sur la sculpture hellénistique de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Savants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.253-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’or et de marbre : les sculptures hellénistiques dorées de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les arts de la couleur en Grèce ancienne .. et ailleurs, 56, pp.387-402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2.23⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 128 (1), pp.331-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2004.7356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archéologie moderne &amp;quot;en actes&amp;quot; : l'époque des grandes fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87, pp.32-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...111 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance de l'archéologie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87, pp.8-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">Mario Denti</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traitements de surface des statues déliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
-              </w:r>
-[...1199 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 128 (1), pp.331-349. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 125 (2), pp.627-629</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Wurch-Közelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Sarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 125 (2), pp.609-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.2001.7160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715553v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05591823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches nouvelles de la polychromie des sculptures hellénistiques de Délos</w:t>
               </w:r>
@@ -3788,51 +3788,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3894,2220 +3894,3113 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kermes : arte e tecnica del restauro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, gennaio-giugno 2016, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les matériaux de la sculpture en Gaule Narbonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, pp.249-292, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (16)</w:t>
+        <w:t xml:space="preserve">Ouvrages (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mythe de la Grèce blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Humensis, 2025, Alpha</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialités, circulations et images de la Méditerranée antique : mélanges offerts à Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Chryssanthaki-Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina-Aïcha Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">hdiffusion, 382 p., 2025, 978-2-3634-5199-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Fromageot-Laniepce</w:t>
+                <w:t xml:space="preserve">hal-05593911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoniochromies. Patrimoines et représentation des couleurs de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunicare la memoria del Mediterraneo : strumenti, esperienze e progetti di valorizzazione del patrimonio culturale marittimo : atti del Convegno internazionale organizzato dalla Regione Toscana nell'ambito del progetto europeo &amp;quot;Antiche rotte marittime del Mediterraneo&amp;quot;, ANSER, Pisa, 29-30 ottobre 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amina-Aïcha Malek</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">hdiffusion, 382 p., 2025, 978-2-3634-5199-6</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Hesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Villalobos Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alves Francisco J.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Jean Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, pp.322, 2019, Collection du Centre Jean Bérard, 978-2-918887-90-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Or, catalogue de l'exposition Mucem, Marseille, du 24 avril au 10 septembre 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, A paraître</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tavé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hazan, 282 p., 2018, 9782754114622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Francesco Gravina</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil général des sculptures sur pierre de la Gaule. Marseille et ses environs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hermary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoinette Hesnard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Villalobos Alonso</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alves Francisco J.S.</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ledrole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 24, pp.322, 2019, Collection du Centre Jean Bérard, 978-2-918887-90-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie des inscriptions et belles-lettres, 200 p., 2018, Nouvel Espérandieu, Tome VI, 9782877543767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Roch Bouiller</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde grec antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Amouretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Morel</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ruzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclat. Brilliance and its erasure in societies past and present : vocabulary, operations, scenographies, meanings, Kermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hazan, 282 p., 2018, 9782754114622</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Glanville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Seccaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">101-102, pp.7-100, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Amouretti</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées reçues sur nos voisins européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Angoustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hachette, 2018</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guiffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu, 288 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mythe de la Grèce blanche : histoire d'un rêve occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin. 291 p., 2013, 9782701174723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tour du Monde en 100 idées reçues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Larmoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu, 608 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Nicolaïdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourania Polycandrioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Balta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delvaux et le monde antique, catalogue de l'exposition, Andros, Musée d'art contemporain de la fondation Basil et Elise Goulandris, 28 juin 2009 - 27 septembre 2009 ; Bruxelles, Musées royaux des Beaux-arts de Belgique, 23 octobre 2009 - 31 janvier 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Basch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Draguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BAI editeurs, 189 p., 2009, 978-90-8586-540-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grèce Antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu. 124 p., 2005, 2-84670-118-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil général des sculptures sur pierre de la Gaule, I. Vienne (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Terrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lauxerois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hermary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres. De Boccard Paris, 253 p., 269 pl., 2003, Nouvel Espérandieu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil général des sculptures sur pierre de la Gaule. Nouvel Espérandieu I. Vienne (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helen Glanville</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">101-102, pp.7-100, 2016</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lauxerois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres, pp.251, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil général des sculptures sur pierre de la Gaule. Vienne (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lavagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Terrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lauxerois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gaggadis-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres, 251 p., 2003, Nouvel Espérandieu, I, 2877541363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de l'Antiquité grecque et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette, 287 p., 2002, 2011453879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques et sociétés en Méditerranée = Τέχναι</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisonneuve et Larose, Maison méditerranéenne des sciences de l'homme, 853 p., 2001, 270681487X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin. 399 p., 1999, 2701119383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maison urbaine d'époque romaine en Gaule narbonnaise et dans les provinces voisines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Balmelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Beltrán Lloris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service d'Archéologie du Conseil Général de Vaucluse, 6.I, 262 p., 1996, Documents d'Archéologie Vauclusienne, Philippe Borgard</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sculptures déliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590486v1</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Belin. 291 p., 2013, 9782701174723</w:t>
+                <w:t xml:space="preserve">Antoine Hermary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française d'Athènes, pp.225, 1996, Sites et monuments, École française d'Athènes, Athènes, 2701801001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...899 lines deleted...]
-                <w:t xml:space="preserve">hal-04562916v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Frieze of the Siphnian Treasury at Delphi: Interactions between Colour and Space in a Panhellenic Sanctuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Zink, Frederik Grosser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Colour &amp; Space. Interfaces of Ancient Architecture and Sculpture, Proceedings of the 10th International Round Table on Polychromy in Ancient Sculpture and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reichert Verlag, pp.15-34, 2025, 978-3-7520-0860-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialités, circulations, images… Une exploration aux marges de l’archéologie classique (1975-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Chryssanthaki-Nagle V. Fromageot-Laniepce Ph. Jockey, A.-A. Malek V. Vassal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matérialités, circulations et images de la Méditerranée antique. Une exploration archéologique. Mélanges offerts à Anne-Marie Guimier-Sorbets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HDiffusion, pp.21-36, 2025, 978-2-3634-5199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleur et temps en Grèce ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Menu, Jean-Marie Schaeffer et Romain Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La couleur en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.161-173, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté du Trésor de Siphnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un âge d'or du marbre. La sculpture en pierre à Delphes dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IV.8, Ecole française d'Athènes, pp.123-183, 2021, Fouilles de Delphes, 978-2-86958-561-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté de la Tholos de Marmaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un âge d'or du marbre. La sculpture en pierre à Delphes dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IV.8, Ecole française d'Athènes, pp.1-42, 2021, Fouilles de Delphes, 978-2-86958-561-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions et couleurs chez Pausanias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katerina Ierodiakonou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la couleur dans le monde gréco-romain: huit exposés suivis de discussions et d’un épilogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, Fondation Hardt, pp.121-173, 2020, Entretiens sur l'Antiquité classique, 9782600007665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une certaine idée de la blancheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Le Breton, Jean-Luc Martinez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une antiquité moderne. Catalogue de l’exposition internationale « Une Antiquité moderne. Paris - Rome / Rome-Paris - 7 novembre 2019 – 1er mars 2020, Villa Médicis, Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Officina Libraria, pp.18-19, 2019, 9788833670775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illusion des couleurs : des réalités antiques à l’imagerie numérique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Jockey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts de la couleur en Grèce ancienne.. et ailleurs : approches interdisciplinaires. École française d'Athènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d'Athènes, pp.387-402, 2018, 9782869582903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et partage des couleurs entre Orient et Méditerranée antiques : la place des « similis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Arnoud-Behar, V. Vassal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et Archéologie du Proche-Orient hellénistique et romain. Actes de la journée d’études du 11 mai 2017 (ICP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bar Publishing, pp.47-58, 2018, 9781407316444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couleurs de l’antique : évidence archéologique, réticences idéologiques, enjeux historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Jockey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Arts de la couleur en Grèce ancienne…Et ailleurs. Actes du Colloque international organisé à l’Ecole française d’Athènes, 23-25 avril 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-11, 2018, Bulletin de Correspondance Hellénique, Supplément, 9782869582903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombres et Lumières. La sculpture hellénistique polychrome et dorée de Délos : bilan méthodologique et historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6117,169 +7010,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Jockey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Arts de la couleur en Grèce ancienne…Et ailleurs. Actes du Colloque international organisé à l’Ecole française d’Athènes, 23-25 avril 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-173, 2018, Bulletin de Correspondance Hellénique, Supplément, 9782869582903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution des couleurs. Des réalités antiques à l’imagerie numérique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6289,1657 +7109,1889 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Jockey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la couleur en Grèce ancienne… et ailleurs. Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Ecole française d'Athènes, pp.387-402, 2018, BCH Supplément, 978-2-86958-290-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclat: the scientific challenges of an extinguished brilliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Jockey, Helen Glanville, Claudio Seccaroni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclat. Brilliance and its erasure in societies past and present : vocabulary, operations, scenographies, meanings, Kermes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 101-102, Lexis, pp.9-10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illusions blanches et idéologies occidentales, 1885-1936 : Les couleurs des filles de l’Acropole blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Polychronopoulou, R. Treuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nous avons rêvé la Grèce. Représentations et idéalisations de l'héritage hellénistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Boccard, pp.63-81, 2016, Travaux de la Maison René-Ginouvès, 22, 978270184811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délos, carrefour international des couleurs ? Couleurs de la statuaire et communautés « nationales » aux IIe et Ier s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Liverani, U. Santamaria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversamente bianco. La Policromia della scultura romana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quasar, pp.109-128, 2014, 978-88-7140-557-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Reconstruction and experimental Attempt in Archaeology. The Massalian Treasury in Delphi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Vincitore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.A Adisson, Livio De Luca, Gabriele Guidi, Sofia Pescarin,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of 2013 Digital Heritage International Congress (federating 19th Int'l VSMM, 10th Eurographics GCH, &amp; 2nd UNESCO Memory of the World Conferences ; plus special sessions from CAA, Arqueológica 2.0, Space2Place, ICOMOS ICIP &amp; CIPA, EU projects, et al). UNESCO/IEEE/EG, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-305, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winckelmann et le mythe de la Grèce blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MUCEM, Musée des civilisations de l'Europe et de la Méditerranée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thierry Fabre, Catherine Portevin (dirs.), Les porteurs de rêves : Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76-87, 2013, 9782845974630</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grèce blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Fabre, Anissa Benayed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le noir et le bleu : un rêve méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MuCEM, Musée des civilisations de l'Europe et de la Méditerranée, p. 300-302, 2013, 9782845974647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures et polychromie : essai de restitution, démarche et méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thierry Fabre, Catherine Portevin (dirs.), Les porteurs de rêves : Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.76-87, 2013, 9782845974630</w:t>
+              <w:t xml:space="preserve">Muriel Garsson, Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.108-121, 2012, 9782757206010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">M. Mulliez</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Massaliètes à Delphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...91 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aurigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Garsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, pp.102-107, 2012, 9782757206010</w:t>
+              <w:t xml:space="preserve">, Somogy, pp.48-59, 2012, 9782757206010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs et l'éclat du trésor des Marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Garsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, pp.198-219, 2012, 9782757206010</w:t>
+              <w:t xml:space="preserve">, Somogy, pp.86-95, 2012, 9782757206010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">M. Mulliez</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs et les ors de la Grèce antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Merriaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, sciences et techniques, Actes de l'université de printemps Histoire des arts, 26-27 mai 2011, Château de Fontainebleau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scérén-CNDP-CRDP, INHA, Institut national d'histoire de l'art, pp.13-20, 2012, 978-2-240-03325-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une restitution virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Garsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, pp.86-95, 2012, 9782757206010</w:t>
+              <w:t xml:space="preserve">, Somogy, pp.102-107, 2012, 9782757206010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marc Merriaux. </w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte du trésor des Marseillais par l'École française d'Athènes : lors de la grande fouille de Delphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts, sciences et techniques, Actes de l'université de printemps Histoire des arts, 26-27 mai 2011, Château de Fontainebleau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scérén-CNDP-CRDP, INHA, Institut national d'histoire de l'art, pp.13-20, 2012, 978-2-240-03325-3</w:t>
+              <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.198-219, 2012, 9782757206010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trésor des marseillais - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Garsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muriel Garsson, Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.16-17, 2012, 9782757206010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance maternelle dans le monde grec antique. Brèves réflexions sur son expression, ses vecteurs, ses limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Dermenjian, J. Guilhaumou, K. Lambert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des femmes dans la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.17-30, 2012, Penser le genre, 978-2-85399-843-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépôts et offrandes dans un trésor : diversité des objets et matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Garsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hermary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Garsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, pp.66-69, 2012, 9782757206010</w:t>
+              <w:t xml:space="preserve">, Somogy, pp.186-191, 2012, 9782757206010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redécouverte moderne du trésor des Marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Garsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Somogy, pp.186-191, 2012, 9782757206010</w:t>
+              <w:t xml:space="preserve">, Somogy, pp.66-69, 2012, 9782757206010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Venus of Milo : Genesis of a Modern Myth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zainab Bahrani, Zeynep Çelik and Edhem Eldem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trésor des Marseillais : 500 av. J.-C., l'éclat de Marseille à Delphes, catalogue d'exposition, Marseille, Musée d'Archéologie méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Somogy, pp.48-59, 2012, 9782757206010</w:t>
+              <w:t xml:space="preserve">Scramble for the past : a story of archaeology in the Ottoman Empire, 1753-1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SALT, pp.237-256, 2011, 978-994-473127-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les artisans de la pierre dans le monde grec archaïque : rôles, conditions et statuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Paul Morel (dir.), et al., Les travailleurs dans l’Antiquité : statuts et conditions, 127e congrès national des sociétés historiques et scientifiques, Nancy, 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.22-45, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Zainab Bahrani, Zeynep Çelik and Edhem Eldem. </w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Polychromy of Hellenistic marble sculpture in Delos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vinzenz Brinkmann, Oliver Primavesi, Max Hollein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scramble for the past : a story of archaeology in the Ottoman Empire, 1753-1914</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SALT, pp.237-256, 2011, 978-994-473127-0</w:t>
+              <w:t xml:space="preserve">Circumlitio : the polychromy of antique and medieval sculpture, Proceedings of the Johann David Passavant colloquium, Liebighaus Skulpturensammlung, Frankfurt am Main, 10.-12. December 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hirmer, pp.224-239, 2010, 9783777428710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie de la couleur antique et idéologies blanches, 1872-1939 : l'exemple des Tanagras et des korai de l'Acropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie A. de Beaune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire le passé : la fabrique de la préhistoire et de l'histoire à travers les siècles, actes du colloque tenu à l'Université Jean Moulin Lyon 3 en mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.221-235, 2010, 978-2-271-07012-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anastylose et la ruine. Brèves réflexions sur la fabrication de mémoire(s) XIXe – XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryline Crivello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée : XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MMSH, pp.73-98, 2010, Études méditerranéennes, 9782742790074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Sophie A. de Beaune. </w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delvaux et la sculpture antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Basch, J. Clair, Michel Draguet, Alexandre Farnoux, Philippe Jockey, Kyriakos Koutsomallis, Takis Théodoropoulos,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecrire le passé : la fabrique de la préhistoire et de l'histoire à travers les siècles, actes du colloque tenu à l'Université Jean Moulin Lyon 3 en mai 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.221-235, 2010, 978-2-271-07012-8</w:t>
+              <w:t xml:space="preserve">Delvaux et le monde antique, catalogue de l'exposition, Andros, Musée d'art contemporain de la fondation Basil et Elise Goulandris, 28 juin 2009 - 27 septembre 2009 ; Bruxelles, Musées royaux des Beaux-arts de Belgique, 23 octobre 2009 - 31 janvier 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAI editeurs, pp.119-149, 2009, 978-90-8586-540-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle nymphe à la coquille à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Garsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vinzenz Brinkmann, Oliver Primavesi, Max Hollein. </w:t>
+              <w:t xml:space="preserve">Vassiliki Gaggadis-Robin, Antoine Hermary, Michel Reddé, Claude Sintes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circumlitio : the polychromy of antique and medieval sculpture, Proceedings of the Johann David Passavant colloquium, Liebighaus Skulpturensammlung, Frankfurt am Main, 10.-12. December 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hirmer, pp.224-239, 2010, 9783777428710</w:t>
+              <w:t xml:space="preserve">Les ateliers de sculpture régionaux : techniques, styles et iconographie, Actes du Xe Colloque international sur l'art provincial romain, Arles et Aix-en-Provence, 21-23 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian, Musée départmental Arles antique, pp.87-94, 2009, 978-2-916504-05-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New researches on the Polychromy of Hellenistic Sculptures in Delos, III: the gilding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7959,159 +9011,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Jockey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pierre dans tous ses États. Asmosia VIII. Actes du huitième Colloque international de l’Association for the Study of Marble and Other Stones used in Antiquity, Aix-en-Provence, 12-18 juin 2006 (2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Camille Jullian, pp.645-662, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychrome Hellenistic Sculpture in Delos. Research on Surface Treatments of Ancient marble Sculpture, Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8127,1826 +9093,1826 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Maniatis (Ed.), Asmosia VII, Proceedings of the VIIth International Conference held by The Association for the Study of Marble and Other Stones used in Antiquity, Thasos (Greece), 15-20 septembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française d'Athènes, pp.799-809, 2009, 978-2-86958-207-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une cité l’autre… La mobilité des artisans de la pierre dans l’Antiquité classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cl. Moatti, W. Kayser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde de l’itinérance, Actes du Colloque international, Istanbul, 16-18 juin 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.139-159, 2009, 9782356130082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cyclades à Delphes ? A propos de quelques fragments de sphinges (?) delphiennes en marbre inédits ou peu connus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannos Kourayos, Francis Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sculpture des Cyclades à l'époque archaïque : histoire des ateliers, rayonnement des styles, Actes du colloque international organisé par l'Éphorie des Antiquités préhistoriques et classiques des Cyclades et l'École française d'Athènes, 7-9 septembre 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française d'Athènes, pp.423-452, 2008, 9782869582453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marbre, l’or et la couleur. Nouveaux regards sur la polychromie de la sculpture de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Descamps-Lequime. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peinture et couleur dans le monde grec antique, Actes de colloque, Musée du Louvre, 10 et 27 mars 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvre, pp.163-192, 2007, 978-88-7439-375-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praxitèle et Nicias, le débat sur la polychromie de la statuaire antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Pasquier, J.-L. Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Praxitèle, exposition, Paris, Musée du Louvre, 23 mars-18 juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Louvre Ed. : Somogy éd. d'art, pp.62-81, 2007, 978-2-35031-111-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves réflexions sur la mise en images de l’archéologie en Méditerranée, du XVe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Gravina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicare la memoria del Mediterraneo : strumenti, esperienze e progetti di valorizzazione del patrimonio culturale marittimo : atti del Convegno Internazionale organizzato dalla Regione Toscana nell'ambito del progetto europeo Antiche rotte marittime del mediterraneo (ANSER), Pisa 29-30 ottobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Camille Jullian, pp.35-45, 2007, 9782903189921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Musée gréco-romain ou les « musées imaginaires » d’Evaristo Breccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Basch, J.-Y. Empereur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandria ad Europam, Actes du Colloque International, Alexandrie, 13-16 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.25-50, 2007, 9782724704693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Œuvre à l’Acte. Fouilles et sculptures mises en images dans le Voyage en Grèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Basch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Voyage en Grèce, 1934-1939. Actes du Colloque international organisé à l’École française d’Athènes et à la fondation V. et E. Goulandris à Andros (23-26 septembre 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française d'Athènes, pp.135-156, 2006, 2-86958-230-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des premiers kouroi grecs et de leur éventuelle paternité égyptienne à la sculpture hellénistique : fragments d’une histoire technique d'une relation gréco-égyptienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Mathieu, Dimitri Meeks, Myriam Wissa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apport de l'Egypte à l'histoire des techniques : méthodes, chronologie et comparaisons, Actes du Colloque international organisé par l'Institut français d'archéologie orientale, Le Caire, 15 - 17 septembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.143-154, 2006, 2724704177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bronze dans le monde grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Garsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Garsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire d'alliage.. : les bronzes antiques des réserves du musée d'Archéologie méditerranéenne, catalogue de l'exposition du 6 novembre 2004 au 27 mars 2005, Centre de la Vieille Charité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition des Musées de Marseille, pp.19, 2004, 2-901402-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outillage et instrumentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Garsson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire d'alliage.. : les bronzes antiques des réserves du musée d'Archéologie méditerranéenne, catalogue de l'exposition du 6 novembre 2004 au 27 mars 2005, Centre de la Vieille Charité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition des Musées de Marseille, pp.28-32, 2004, 2-901402-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les techniques de bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire d'alliage.. : les bronzes antiques des réserves du musée d'Archéologie méditerranéenne, catalogue de l'exposition du 6 novembre 2004 au 27 mars 2005, Centre de la Vieille Charité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition des Musées de Marseille, pp.20, 2004, 2-901402-52-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les armes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muriel Garsson (dir.), Une histoire d'alliage.. : les bronzes antiques des réserves du musée d'Archéologie méditerranéenne, catalogue de l'exposition du 6 novembre 2004 au 27 mars 2005, Centre de la Vieille Charité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition des Musées de Marseille, pp.33-40, 2004, 2-901402-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Muriel Garsson. </w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artisan, l’objet et la société : à propos d’un éventuel “blocage” des techniques dans l’antiquité : le contre-exemple de la sculpture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Balansard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire d'alliage.. : les bronzes antiques des réserves du musée d'Archéologie méditerranéenne, catalogue de l'exposition du 6 novembre 2004 au 27 mars 2005, Centre de la Vieille Charité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Édition des Musées de Marseille, pp.20, 2004, 2-901402-52-6</w:t>
+              <w:t xml:space="preserve">Le Travail et la pensée technique dans l’Antiquité classique. Lecture et relectures d'une analyse de psychologie historique de Jean-Pierre Vernant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XV (1), érès, pp.57-81, 2003, Technologies, idéologies, pratiques. Revue d’Anthropologie des Connaissances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artisanat de la sculpture antique : une conquête historiographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Brun, Philippe Jockey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et sociétés en Méditerranée = Τέχναι</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve et Larose, Maison méditerranéenne des sciences de l'homme, pp.347-365, 2001, 270681487X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maître des origines, figure du progrès : l’archéologue au miroir des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Noël Pelan, Anne-Marie Granet-Abisset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps bricolé : les représentations du progrès (XIXe-Xe siècles), actes du colloque tenu à la Maison Méditerranéenne des Sciences de l'Homme (Aix-en-Provence), les 23-25 mars 2000, "Progrès, retard, arriération. Les représentations de l'histoire (XIXe-XXe siècles)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre alpin et rhodanien d'ethnologie, pp.77-94, 2001, Le Monde alpin et rhodanien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphrodite Express : à propos d'une École (?) délienne de sculpture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Blondé, A. Muller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'artisanat en Grèce ancienne. Les productions, les diffusions, Actes du colloque de Lyon (10-11 décembre 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Charles-de-Gaulle, pp.75-90, 2000, 2-84467-020-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brèves observations sur la collection de moulages de l'Université de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ch. Llinas (éd.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moulages. Actes des Rencontres internationales sur les Moulages, Université Paul Valéry, 14-16 février 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed.de l'Université Montpellier III, pp.193-199, 1999, 2842693302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technique dite &amp;quot;composite&amp;quot; à Délos à l'époque hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Schvoerer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéomatériaux : marbres et autres roches, ASMOSIA IV, Bordeaux-Talence, 9-13 octobre 1995, actes de la IVe Conférence internationale de l'Association pour l'étude des marbres et autres roches utilisés dans le passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRPAA, PUB, pp.305-316, 1999, 2-86781-244-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ch. Llinas (éd.),. </w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations d'artisans de la pierre dans le monde gréco-romain et leur éventuelle exploitation par l'historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Blondé, A. Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moulages. Actes des Rencontres internationales sur les Moulages, Université Paul Valéry, 14-16 février 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed.de l'Université Montpellier III, pp.193-199, 1999, 2842693302</w:t>
+              <w:t xml:space="preserve">L'Artisanat en Grèce ancienne : les artisans, les ateliers. Actes du XXe Colloque international du CRA et du CRMMO de Lille III, Lille, 11-12 décembre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.625-652, 1998, Topoi, 8, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde des cités grecques aux époques archaïque et classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule, Terres naufragées : le commerce des céramiques en Méditerranée occidentale à l'époque antique, catalogue de l'exposition réalisée à l'occasion du congrès international de la Société française d'étude de la céramique antique en Gaule (SFECAG) qui s'est tenu à Istres, les 21-24 mai 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'Istres, pp.25-32, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neither School nor Koine : the Local Workshops of Delos and their Unfinished Sculptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olga Palagia, William Coulson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Schools in Hellenistic Sculpture, Proceedings of an International Conference held at the American School of Classical Studies at Athens, March15-17, 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow Books, pp.177-184, 1998, 1900188457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">F. Blondé, A. Müller. </w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Produits déliens : la sculpture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bruneau, Michèle Brunet, Alexandre Farnoux, Jean-Charles Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Artisanat en Grèce ancienne : les artisans, les ateliers. Actes du XXe Colloque international du CRA et du CRMMO de Lille III, Lille, 11-12 décembre 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boccard, pp.625-652, 1998, Topoi, 8, 2</w:t>
+              <w:t xml:space="preserve">Délos : île sacrée et ville cosmopolite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éd., pp.96-99, 1996, 2-84272-002-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté de la maison urbaine en Gaule Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Maison urbaine d'époque romaine en Gaule narbonnaise et dans les provinces voisines : Actes du colloque d'Avignon (11-13 novembre 1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6.1, Service d'Archéologie du Conseil Général de Vaucluse, pp.195-211, 1996, Documents d'Archéologie Vauclusienne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfinished Sculpture and its workshops on Delos in the Hellenistic Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Y. Maniatis, N. Herz, Y. Basiakos (eds.), The Study of Marble and other Stones used in Antiquity, Transactions of the 3rd International Symposium of the Association for the Study of Marble and Other Stones used in Antiquity, 17-19 May 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archetype, pp.87-94, 1995, 1-87313-201-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9956,802 +10922,916 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dionigi Albera, Maryline Crivello et Mohamed Tozy (dir.), Dictionnaire de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comte de Clarac</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Collignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cl. Barbillon, Ph. Sénéchal (dir.)., Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, https://www.inha.fr/dictionnaire-critique-des-historiens-de-lart-actifs-en-france-de-la-revolution-a-la-premiere-guerre-mondiale/clarac-frederic-comte-de-inha/</w:t>
+              <w:t xml:space="preserve">, 2010, https://www.inha.fr/dictionnaire-critique-des-historiens-de-lart-actifs-en-france-de-la-revolution-a-la-premiere-guerre-mondiale/collignon-maxime-inha/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Maxime Collignon</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comte de Clarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cl. Barbillon, Ph. Sénéchal (dir.)., Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, https://www.inha.fr/dictionnaire-critique-des-historiens-de-lart-actifs-en-france-de-la-revolution-a-la-premiere-guerre-mondiale/collignon-maxime-inha/</w:t>
+              <w:t xml:space="preserve">, 2010, https://www.inha.fr/dictionnaire-critique-des-historiens-de-lart-actifs-en-france-de-la-revolution-a-la-premiere-guerre-mondiale/clarac-frederic-comte-de-inha/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jullian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cl. Barbillon, Ph. Sénéchal (dir.)., Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, https://www.inha.fr/dictionnaire-critique-des-historiens-de-lart-actifs-en-france-de-la-revolution-a-la-premiere-guerre-mondiale/jullian-camille-inha/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ronde bosse</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Art archaïsant</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronde bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Art hellénistique</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art archaïsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sculpture</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Polychromie</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sculpture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Outils et techniques de la sculpture sur pierre</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polychromie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relief</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils et techniques de la sculpture sur pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Leclant (dir.), Dictionnaire de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594342v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les couleurs de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arte TV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.91 min</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10898,51 +11978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.211.0129" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricia Fauquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2.23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Alfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.05.050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCJWG0JB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glanville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Seccaroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-299-2015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2014.95071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.142.0355" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.185.0051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.3715" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7356" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1557" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1996.1633" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmml.1996.2047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1993.4520" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1993.1689" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gaggadis-Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Glanville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gravina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villalobos Alonso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Francisco J.S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/3808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Bouiller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tav&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Amouretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ruz&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Basch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Draguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Terrer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lauxerois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thuillier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wolff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590717v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Beltr&#225;n Lloris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alfeld" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efa/8402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulliez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vincitore" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590693v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Garsson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590697v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590699v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594055v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594346v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592798v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592786v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593977v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594068v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593881v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594336v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594358v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594360v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569754v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcad&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594354v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594348v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594337v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594341v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594340v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.211.0129" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricia Fauquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2.23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Alfeld" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Devogelaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.05.050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCJWG0JB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947474v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glanville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Seccaroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-299-2015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.185.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2014.95071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.142.0355" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.3715" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590727v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7356" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Wurch-K&#246;zelj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7160" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2000.1557" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.1996.1633" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmml.1996.2047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rea.1993.4520" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1993.1689" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gaggadis-Robin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936488v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Glanville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gravina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villalobos Alonso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Francisco J.S." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/3808" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Bouiller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tav&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ledrole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888263v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Amouretti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ruz&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Angoustures" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Angrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaufils" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falc'her-Poyroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guiffan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590482v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605224v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larmoyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Basch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clair" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Draguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590595v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Terrer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lauxerois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lavagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thuillier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#232;ve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wolff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590599v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Beltr&#225;n Lloris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcad&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyrel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591836v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alfeld" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947589v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604910v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591843v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efa/8402" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulliez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vincitore" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590689v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590693v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591855v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Garsson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590697v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590692v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590705v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594040v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592798v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592780v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592821v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593972v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593977v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593877v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593881v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605062v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594358v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594360v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594356v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594357v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcad&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569754v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594349v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594342v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594337v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594341v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lema&#238;tre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>