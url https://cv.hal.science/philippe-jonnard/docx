--- v0 (2026-03-13)
+++ v1 (2026-04-11)
@@ -66,2181 +66,2181 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray study of a MgLi alloy with a reflection zone plate spectrometer on an electron microprobe</w:t>
+                <w:t xml:space="preserve">Li Ka emission spectrum of LiF under electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jonnard</w:t>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Guen</w:t>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hassebi</w:t>
+                <w:t xml:space="preserve">Nawel Temmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rividi</w:t>
+                <w:t xml:space="preserve">Anthony Boucly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boudouma</w:t>
+                <w:t xml:space="preserve">Wanqiu Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 54 (5), pp.643-649. </w:t>
+              <w:t xml:space="preserve">, 2026, 55 (3), pp.531-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.3501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.70077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227970v1</w:t>
+                <w:t xml:space="preserve">hal-05582198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bibliographic Database of X‐Ray Emissions as a Function of the Chemical State of the Emitting Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55 (1), pp.176-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/xrs.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sc/SiC/Al Multilayer Optimization for Li K Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray study of a MgLi alloy with a reflection zone plate spectrometer on an electron microprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Hassebi</w:t>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+                <w:t xml:space="preserve">K. Hassebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+                <w:t xml:space="preserve">N. Rividi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Giglia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Boudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (3), pp.956. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (5), pp.643-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14030956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411347v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X‐ray spectroscopy and quantification of an AlCuLi quasi‐crystal: A step forward for combination of reflection zone plate and crystal spectrometers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-accuracy experimental determination of photon mass attenuation coefficients of transition metals and lithium fluoride in the ultra-soft energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+                <w:t xml:space="preserve">Pia Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Boudouma</w:t>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fialin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.3447⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.12587-12593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00500g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940860v1</w:t>
+                <w:t xml:space="preserve">hal-04540886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device for high-resolution Li K X-ray spectroscopy using an electron microprobe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sc/SiC/Al Multilayer Optimization for Li K Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Khalil Hassebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106994⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14030956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653752v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-accuracy experimental determination of photon mass attenuation coefficients of transition metals and lithium fluoride in the ultra-soft energy range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X‐ray spectroscopy and quantification of an AlCuLi quasi‐crystal: A step forward for combination of reflection zone plate and crystal spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Duchateau</w:t>
+                <w:t xml:space="preserve">Khalil Hassebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp00500g⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (2), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540886v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of emission spectra of lithium compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hassebi</w:t>
+                <w:t xml:space="preserve">A new device for high-resolution Li K X-ray spectroscopy using an electron microprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.3329⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.106994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243782v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and optical properties of chromium oxynitride films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuchun Tu</w:t>
+                <w:t xml:space="preserve">Calculation of emission spectra of lithium compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hassebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyan Yuan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.7138⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (6), pp.330-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798629v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron probe microanalysis of light elements: Improvements in the measurement and signal extraction methods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of interface reaction in a B4C/Cr mirror at elevated temperature using soft X-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajkumar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.3290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.978-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577522004738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03669863v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface analysis of Mg/Sc and Sc/Mg bilayers using X-ray reflectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hina Verma</w:t>
+                <w:t xml:space="preserve">Electron probe microanalysis of light elements: Improvements in the measurement and signal extraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 763, pp.139595. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.403-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890526v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03669863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interface reaction in a B4C/Cr mirror at elevated temperature using soft X-ray reflectivity</w:t>
+                <w:t xml:space="preserve">Composition and optical properties of chromium oxynitride films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Modi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shruti Gupta</w:t>
+                <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Yadav</w:t>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajkumar Gupta</w:t>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniruddha Bose</w:t>
+                <w:t xml:space="preserve">Han Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (4), pp.978-984. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (11), pp.1142-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577522004738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.7138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722588v1</w:t>
+                <w:t xml:space="preserve">hal-03798629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach for thickness measurements using electron probe microanalysis</w:t>
+                <w:t xml:space="preserve">Interface analysis of Mg/Sc and Sc/Mg bilayers using X-ray reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouad Essani</w:t>
+                <w:t xml:space="preserve">Hina Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Krawiec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+                <w:t xml:space="preserve">Rajnish Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed H Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.337-343. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 763, pp.139595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213374v1</w:t>
+                <w:t xml:space="preserve">hal-03890526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell-Bloch modeling of an x-ray pulse amplification in a one-dimensional photonic crystal</w:t>
+                <w:t xml:space="preserve">A simple approach for thickness measurements using electron probe microanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
+                <w:t xml:space="preserve">Mouad Essani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Jonnard</w:t>
+                <w:t xml:space="preserve">Victor Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M André</w:t>
+                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103, pp.043508. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.337-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224248v1</w:t>
+                <w:t xml:space="preserve">hal-03213374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
+                <w:t xml:space="preserve">Maxwell-Bloch modeling of an x-ray pulse amplification in a one-dimensional photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Polkonikov</w:t>
+                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Chkhalo</w:t>
+                <w:t xml:space="preserve">P Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Pleshkov</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (14), pp.6385. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.043508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284367v1</w:t>
+                <w:t xml:space="preserve">hal-03224248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">Vladimir Polkonikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">Nikolai Chkhalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+                <w:t xml:space="preserve">Roman Pleshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (12), pp.1043-1047. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.6385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428877v1</w:t>
+                <w:t xml:space="preserve">hal-03284367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory grazing-incidence X-ray fluorescence spectroscopy as an analytical tool for the investigation of sub-nanometer CrSc multilayer water window optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Szwedowski-Rammert</w:t>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Hönicke</w:t>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiyi Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armin Gross</w:t>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105995⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (12), pp.1043-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982883v1</w:t>
+                <w:t xml:space="preserve">hal-03428877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and optical properties of CrOxNy films with composition modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+                <w:t xml:space="preserve">Improving the soft X-ray reflectivity of Cr/Ti multilayers by co-deposition of B4C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingye Zhang</w:t>
+                <w:t xml:space="preserve">Haochuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
+                <w:t xml:space="preserve">Jinwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (4), pp.411-417. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.1614-1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02670844.2019.1656356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577520011741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616495v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Structure and Degradation of Alizarin Lake Pigments: Input of the Surface Study Approach</w:t>
               </w:r>
@@ -2265,51 +2265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2360,10926 +2360,11060 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdiffusion behaviors observation in TiN/ZrO N bilayer by XAS and ToF-SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingye Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 528, pp.146968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Сглаживающий эффект Si-слоев в многослойных зеркалах Be/Al для спектрального диапазона 17-31 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Р.С. Плешков</w:t>
+                <w:t xml:space="preserve">Structure and optical properties of CrOxNy films with composition modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingye Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">С.Ю. Зуев</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">М.В. Свечников</w:t>
+                <w:t xml:space="preserve">Jian Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Журнал технической физики</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21883/JTF.2020.11.49977.135-20⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2019.1656356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925870v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smoothing Effect of Si Layers in Multilayer Be/Al Mirrors for the 17- to 31-nm Range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory grazing-incidence X-ray fluorescence spectroscopy as an analytical tool for the investigation of sub-nanometer CrSc multilayer water window optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Szwedowski-Rammert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hönicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pleshkov</w:t>
+                <w:t xml:space="preserve">Ulrich Waldschläger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yu. Zuev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Svechnikov</w:t>
+                <w:t xml:space="preserve">Armin Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Physics / Zhurnal Tekhnicheskoi Fiziki</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063784220110201⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174, pp.105995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039857v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray emission from layered media irradiated by an x-ray free-electron laser</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Smoothing Effect of Si Layers in Multilayer Be/Al Mirrors for the 17- to 31-nm Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pleshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yu. Zuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polkovnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Salashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Svechnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013818⟩</w:t>
+              <w:t xml:space="preserve">Technical Physics / Zhurnal Tekhnicheskoi Fiziki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (11), pp.1786-1791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063784220110201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458070v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the chemical composition of uranium microparticles with irregular shapes using standardless electron probe microanalysis and micro-Raman spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
+                <w:t xml:space="preserve">Сглаживающий эффект Si-слоев в многослойных зеркалах Be/Al для спектрального диапазона 17-31 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Р.С. Плешков</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">С.Ю. Зуев</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">В.Н. Полковников</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Н.Н. Салащенко</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">М.В. Свечников</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01124⟩</w:t>
+              <w:t xml:space="preserve">Журнал технической физики</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90 (11), pp.1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21883/JTF.2020.11.49977.135-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039927v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardless Quantitative EPMA of Microparticles with Irregular Shapes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
+                <w:t xml:space="preserve">X-ray emission from layered media irradiated by an x-ray free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927620014877⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367710v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the soft X-ray reflectivity of Cr/Ti multilayers by co-deposition of B4C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jinwen Chen</w:t>
+                <w:t xml:space="preserve">Characterization of the chemical composition of uranium microparticles with irregular shapes using standardless electron probe microanalysis and micro-Raman spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Essani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (12), pp.8435-8443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577520011741⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02995210v1</w:t>
+                <w:t xml:space="preserve">hal-03039927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel Effect in Periodic Multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardless Quantitative EPMA of Microparticles with Irregular Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Essani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16472⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (S2), pp.504-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620014877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909419v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines to study thin film waveguides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pendenque</w:t>
+                <w:t xml:space="preserve">Kossel diffraction observed with X-ray color camera during PIXE of nano-scale periodic multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Guen</w:t>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delaunay</w:t>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Vickridge</w:t>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 452, pp.12-20. </w:t>
+              <w:t xml:space="preserve">, 2019, 450, pp.252-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142094v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of wafer-scale nanogratings with sub-50 nm period through vacancy epitaxy</w:t>
+                <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines to study thin film waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiushi Huang</w:t>
+                <w:t xml:space="preserve">J.P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Jia</w:t>
+                <w:t xml:space="preserve">C. Pendenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangtao Feng</w:t>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaowei Yang</w:t>
+                <w:t xml:space="preserve">I. Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10095-2⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 452, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923371v1</w:t>
+                <w:t xml:space="preserve">hal-02142094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of KF-post deposition treatment on Cu(In,Ga)Se2 surface and Cu(In,Ga)Se2/CdS interface sulfurization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kossel Effect in Periodic Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.593 - 601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990439v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Sc/Mg multilayers with and without Co barriers layers for x-ray spectroscopy in the water window range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelo Giglia</w:t>
+                <w:t xml:space="preserve">Realization of wafer-scale nanogratings with sub-50 nm period through vacancy epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangtao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Koshmak</w:t>
+                <w:t xml:space="preserve">Xiaowei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (19), pp.195301. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5128867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10095-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375696v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel diffraction observed with X-ray color camera during PIXE of nano-scale periodic multilayer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of KF-post deposition treatment on Cu(In,Ga)Se2 surface and Cu(In,Ga)Se2/CdS interface sulfurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Vickridge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 473, pp.1062-1065</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162011v1</w:t>
+                <w:t xml:space="preserve">hal-01990439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray characterization of ion beam sputtered magnesium oxide (MgO) thin film</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of Sc/Mg multilayers with and without Co barriers layers for x-ray spectroscopy in the water window range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Koshmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.6446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (19), pp.195301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5128867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994545v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Au-Cr bilayer system using X-ray reflectivity, GDOES, and ToF-SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed H Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nargish Aneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangalika Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (11), pp.1213 - 1217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sia.6445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note: Observation of the angular distribution of an x-ray characteristic emission through a periodic multilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Soft X-ray characterization of ion beam sputtered magnesium oxide (MgO) thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangalika Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H Modi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (11), pp.1145-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.6446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5040980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882729v1</w:t>
+                <w:t xml:space="preserve">hal-01994545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Pd/Y multilayers with B4C barrier layers using GIXR and X-ray standing wave enhanced HAXPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.-S. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.-X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (5), pp.1417 - 1424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600577518009402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth analysis of Al/ZrC interfaces using SIMS and x-ray reflectivity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Note: Observation of the angular distribution of an x-ray characteristic emission through a periodic multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.6443⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (9), pp.096109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5040980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919286v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of interfacial structure of Co-based periodic multilayers upon annealing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth analysis of Al/ZrC interfaces using SIMS and x-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed H. Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangalika Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.08.054⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (11), pp.1239 - 1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.6443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876410v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ZrC/Al interfaces in a Al/ZrC/Al/W waveguide-like structure by soft X-ray reflectivity technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evolution of interfacial structure of Co-based periodic multilayers upon annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 352, pp.508 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2017.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01510687v1</w:t>
+                <w:t xml:space="preserve">hal-01876410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of complex waveguide structure using soft X-ray reflectivity technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Dhawan</w:t>
+                <w:t xml:space="preserve">Ultra-short and ultra-intense X-ray free-electron laser single pulse in one-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jonnard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4980553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.576-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577517000820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925865v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and temporal stability of V/Sc multilayer mirror for the soft X-ray water window region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">High Reflectance Nanoscale V/Sc Multilayer for Soft X-ray Water Window Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zhaodong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Runze Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2017.09.030⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13222-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923354v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitridated Pd/B_4C multilayer mirrors for soft X-ray region: internal structure and aging effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiushi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kozhevnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (7), pp.7749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.25.007749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Cr/Sc-based multilayer reflecting mirrors using soft x-ray reflectivity and standing wave-enhanced x-ray fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Burcklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (11), pp.117101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.56.11.117101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the interaction of an x-ray free-electron laser with large finite samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (4), pp.043205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.043205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Reflectance Nanoscale V/Sc Multilayer for Soft X-ray Water Window Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Thermal and temporal stability of V/Sc multilayer mirror for the soft X-ray water window region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiushi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinshuai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangmei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Qi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolf Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13222-5⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2017.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923362v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy study of buried Co layers in the Co/Mo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C multilayer mirrors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+                <w:t xml:space="preserve">Study of complex waveguide structure using soft X-ray reflectivity technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H. Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.080093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4980553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.6116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01480541v1</w:t>
+                <w:t xml:space="preserve">hal-02925865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Pd/Y based multilayers using high energy photoemission spectroscopy combined with x-ray standing waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Andre</w:t>
+                <w:t xml:space="preserve">Investigation of ZrC/Al interfaces in a Al/ZrC/Al/W waveguide-like structure by soft X-ray reflectivity technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H. Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Guen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2017.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2265630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02925867v1</w:t>
+                <w:t xml:space="preserve">hal-01510687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, development and applications of etched multilayers for soft X-ray spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">X-ray absorption spectroscopy study of buried Co layers in the Co/Mo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuchun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78 (2), pp.20702 </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.205 - 209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017160287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.6116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527456v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV stimulated emission from MgO pumped by FEL pulses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meiyi Wu</w:t>
+                <w:t xml:space="preserve">Study of Pd/Y based multilayers using high energy photoemission spectroscopy combined with x-ray standing waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Principi</w:t>
+                <w:t xml:space="preserve">A. Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.54306 - 54306. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.102350F. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4993293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2265630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344717v3</w:t>
+                <w:t xml:space="preserve">hal-02925867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short and ultra-intense X-ray free-electron laser single pulse in one-dimensional photonic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Design, development and applications of etched multilayers for soft X-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Benbalagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577517000820⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (2), pp.20702 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017160287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474782v1</w:t>
+                <w:t xml:space="preserve">hal-01527456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines in periodic multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">EUV stimulated emission from MgO pumped by FEL pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ian Vickridge</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Principi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.014⟩</w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.54306 - 54306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4993293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374375v3</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344717v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines in periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/8/085609⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 386 (1), pp.39 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114371v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374375v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inter-laboratory comparison of a WDS-EDS quantitative X-ray microanalysis of a metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Robaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ruste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233488v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray fluorescence induced by standing waves in the grazing-incidence and grazing-exit modes: study of the Mg–Co–Zr system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchun Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (6), pp.1419-1425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600577515016239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory comparison of a WDS-EDS quantitative X-ray microanalysis of a metallic glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacky Ruste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.2573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.085609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/8/085609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188759v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of soft X-ray reflectivity and interface stability in nitridated Pd/Y multilayer mirrors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (26), pp.33018-33026. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.033018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270612v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel diffraction and photonic modes in one-dimensional photonic crystal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of soft X-ray reflectivity and interface stability in nitridated Pd/Y multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Le Guen</w:t>
+                <w:t xml:space="preserve">Dechao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bridou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingwu Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/90/8/085503⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (26), pp.33018-33026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.033018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188789v1</w:t>
+                <w:t xml:space="preserve">hal-01270612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface observation of heat-treated Co/Mo2C multilayers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kossel diffraction and photonic modes in one-dimensional photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.055⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.085503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/90/8/085503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110582v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Interface observation of heat-treated Co/Mo2C multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haochuan Li</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ulhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201350082⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 331, pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253622v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural characterization of the Co/Mo2C/Y system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-T. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 315, pp.499-505. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility considerations of a soft-x-ray distributed feedback laser pumped by an x-ray free electron laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (8), pp.085001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1054-660X/24/8/085001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous soft x-ray fluorescence from a superlattice under Kossel diffraction conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-T. Zhu</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/16/165601⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251 (4), pp.803-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201350082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058829v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of Co/C multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Spontaneous soft x-ray fluorescence from a superlattice under Kossel diffraction conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haochuan Li</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/046503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (16), pp.165601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/16/165601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238002v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray quasi-lamellar etched multilayers: analysis by coupled-mode theory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal stability of Co/C multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.2526⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.046503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/046503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945900v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic bandgaps of periodic multilayers with diffuse interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Oscillating dipole model for the X-ray standing wave enhanced fluorescence in periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002296⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854489v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of multilayers and their interlayers: application to Co-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-T. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (S1), pp.S10601. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3788/COL201311.S10601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating dipole model for the X-ray standing wave enhanced fluorescence in periodic multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">X-ray quasi-lamellar etched multilayers: analysis by coupled-mode theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.03.012⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832205v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An etched multilayer as a dispersive element in a curved-crystal spectrometer: implementation and performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Photonic bandgaps of periodic multilayers with diffuse interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Isac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.2398⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.2296-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725539v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 357 (1), pp.012039. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective mass of photons in one dimensional photonic crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">An etched multilayer as a dispersive element in a curved-crystal spectrometer: implementation and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Isac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/84/03/035708⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.308-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631235v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchois and Sénémaud Tables of wavelengths of X-ray emission lines and absorption edges</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the thermal stability of Mg/Co periodic multilayers for EUV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.1293⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.737-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6681-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596480v2</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUVEX: An X-ray counting system based on YAG:Ce scintillator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cauchois and Sénémaud Tables of wavelengths of X-ray emission lines and absorption edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.010⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.12-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.1293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637832v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an asymmetrical effect when introducing Zr in Mg/Co multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Effective mass of photons in one dimensional photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3601859⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.035708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/84/03/035708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642773v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of EUV periodic multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DUVEX: An X-ray counting system based on YAG:Ce scintillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.1350⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 659 (1), pp.318-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642782v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Zr in nanometric periodic Mg/Co multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observation of an asymmetrical effect when introducing Zr in Mg/Co multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Hu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+                <w:t xml:space="preserve">H.-C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics A Solids and Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-010-6093-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.251909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3601859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642789v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal stability of Mg/Co periodic multilayers for EUV applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Characterization of EUV periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H.-C. Li</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-011-6681-9⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.1350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648899v2</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of B4C diffusion barriers on the thermal stability of Sc/Si periodic multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction of Zr in nanometric periodic Mg/Co multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicola Mahne</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics A Solids and Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-010-6093-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00648594v1</w:t>
+                <w:t xml:space="preserve">hal-00642789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Interfacial Characterization of Co/Mg Periodic Multilayers for the EUV Range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural properties of Al/Mo/SiC multilayers with high reflectivity for extreme ultraviolet light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Hui Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.20019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661047v1</w:t>
+                <w:t xml:space="preserve">hal-00557554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of charge trapping by electron-irradiated alumina</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of annealing and B4C diffusion barriers on the interfaces of Sc/Si periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.075132⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604, pp.1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596486v1</w:t>
+                <w:t xml:space="preserve">hal-00661057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of Al/Mo/SiC multilayers with high reflectivity for extreme ultraviolet light</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Kramers-Kronig transform with logarithmic kernel for the reflection phase in the Drude model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (16), pp.1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2010.506015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557554v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing and B4C diffusion barriers on the interfaces of Sc/Si periodic multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamics of charge trapping by electron-irradiated alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.075132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.075132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00661057v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Kramers-Kronig transform with logarithmic kernel for the reflection phase in the Drude model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. André</w:t>
+                <w:t xml:space="preserve">Effect of B4C diffusion barriers on the thermal stability of Sc/Si periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Guen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angela Giglia</w:t>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Mahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340.2010.506015⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604 (11-12), pp.1015-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643271v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spontaneous emission control by 1-dimensional photonic bandgap structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development and Interfacial Characterization of Co/Mg Periodic Multilayers for the EUV Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00050-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (14), pp.6484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp911119z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596495v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Al and Mg Alloys from Their X-Ray Emission Bands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">X-ray spontaneous emission control by 1-dimensional photonic bandgap structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00050-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927609090060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00844561v1</w:t>
+                <w:t xml:space="preserve">hal-00596495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), pp.20502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2008189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of Ni and Mo silicides investigated by x-ray emission spectroscopy and density functional theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Jarrige</w:t>
+                <w:t xml:space="preserve">Characterization of Al and Mg Alloys from Their X-Ray Emission Bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Capron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">R. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.035117⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927609090060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844567v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Gamblin</w:t>
+                <w:t xml:space="preserve">Electronic structure of Ni and Mo silicides investigated by x-ray emission spectroscopy and density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jonnard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.035117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.035117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2008189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00480139v1</w:t>
+                <w:t xml:space="preserve">hal-00844567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cycles, interface chemistry and optical performance of Mg/SiC multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Z. Wang</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2008189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256010v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution x-ray analysis with multilayer gratings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inter-diffusion effects in as-deposited Al/Ni polycrystalline multi-layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.1318-1321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808363v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">High-resolution x-ray analysis with multilayer gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.1128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761558v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-diffusion effects in as-deposited Al/Ni polycrystalline multi-layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pogossian</w:t>
+                <w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 603 (2), pp.407-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946223v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spectroscopic application of Cr/Sc periodic multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermal cycles, interface chemistry and optical performance of Mg/SiC multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hardouin</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (2), pp.193-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575878v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 601 (11), pp.2315-2322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive X-ray study of the interphases in Mo/Si and Mo/B4C/Si/B4C multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">X-ray spectroscopic application of Cr/Sc periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Roulliay</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91, pp.234104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2821379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575779v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion du rayonnement X monochromatique par une structure multicouche périodique La/B4C au voisinage du seuil La 4d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O. Filatova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Colloque sur les Sources cohérentes et incohérentes UV, VUV et X : Applications et développements récents, 138, pp.111-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006138014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONOX: a characterization tool for the X-UV range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Benbalagh</w:t>
+                <w:t xml:space="preserve">Non-destructive X-ray study of the interphases in Mo/Si and Mo/B4C/Si/B4C multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Delaunay</w:t>
+                <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 514 (1-2), pp.278-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179271v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the reactivity at a metal/silica interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray spectroscopy study of electronic structure of laser-irradiated Au nanoparticles in a silica film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Jarrige</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Lamaignere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Morreeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1931821⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97, 064306 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1858877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288842v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spectroscopy study of electronic structure of laser-irradiated Au nanoparticles in a silica film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Lamaignere</w:t>
+                <w:t xml:space="preserve">MONOX: a characterization tool for the X-UV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Morreeuw</w:t>
+                <w:t xml:space="preserve">A Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Rullier</w:t>
+                <w:t xml:space="preserve">R Barchewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Benbalagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1858877⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2005047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141243v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLEX: a tunable monochromatic X-ray source in the 1–20keV energy range for metrology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the reactivity at a metal/silica interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (20), pp.204105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1931821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.09.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01179258v1</w:t>
+                <w:t xml:space="preserve">hal-01288842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of wurtzite and zinc-blende AlN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La/B4C small period multilayer interferential mirrors for the analysis of boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martinez-Guerrero</w:t>
+                <w:t xml:space="preserve">C Michaelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Wiesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00390-7⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (3), pp.203-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000932v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface density enhancement of gold in silica film under laser irradiation at 355 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Morreeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85, pp.591-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1777391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00102652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La/B4C small period multilayer interferential mirrors for the analysis of boron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electronic structure of wurtzite and zinc-blende AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Michaelsen</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Wiesmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Bridou</w:t>
+                <w:t xml:space="preserve">F. Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.793⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, pp.351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00390-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232846v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLEX : UNE SOURCE X MONOCHROMATIQUE ACCORDABLE ENTRE 1 ET 20 KEV POUR LA METROLOGIE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferreux</w:t>
+                <w:t xml:space="preserve">SOLEX: a tunable monochromatic X-ray source in the 1–20keV energy range for metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Bureau National de Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 516, pp.594-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179262v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of x-ray line intensity emitted by a periodic structure under electron excitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">SOLEX : UNE SOURCE X MONOCHROMATIQUE ACCORDABLE ENTRE 1 ET 20 KEV POUR LA METROLOGIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Bureau National de Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 122, pp.11-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1502189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00903535v1</w:t>
+                <w:t xml:space="preserve">hal-01179262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions X K du manganèse: comparaison entre les spectres du métal et d'une source de 55Fe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Modulation of x-ray line intensity emitted by a periodic structure under electron excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Bureau National de Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (8), pp.1524 - 1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1502189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125727v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emissions X K du manganèse: comparaison entre les spectres du métal et d'une source de 55Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Martine Bé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Bureau National de Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F+ and F centers in α-Al2O3 by electron-induced x-ray emission spectroscopy and cathodoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88 (11), pp.6413-6417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1324697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId397"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13426,51 +13560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassebi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rividi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boudouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14030956" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04653752v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Schweizer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106994" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04540886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00500g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243782v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03669863v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3290" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Gupta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Dhawan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H Modi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Modi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Yadav" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Bose" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522004738" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Essani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krawiec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043508" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Szwedowski-Rammert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;nicke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Waldschl&#228;ger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105995" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingye Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2019.1656356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzheng Zhuang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00746" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056;.&#1057;. &#1055;&#1083;&#1077;&#1096;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;.&#1070;. &#1047;&#1091;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1042;.&#1053;. &#1055;&#1086;&#1083;&#1082;&#1086;&#1074;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1053;.&#1053;. &#1057;&#1072;&#1083;&#1072;&#1097;&#1077;&#1085;&#1082;&#1086;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.&#1042;. &#1057;&#1074;&#1077;&#1095;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/JTF.2020.11.49977.135-20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleshkov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Zuev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polkovnikov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salashchenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svechnikov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784220110201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013818" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Berthy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01124" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620014877" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520011741" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Feng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Huang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10095-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepetit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02375696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Koshmak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128867" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.08.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalika Sinha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Gupta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6446" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargish Aneshwari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6445" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-S. Huang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-X. Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518009402" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919286v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Modi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Singh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6443" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2017.03.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhawan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980553" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923354v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshuai Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Qi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.09.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kozhevnikov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007749" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630278v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.117101" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664322v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.043205" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Cao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Loch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13222-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6116" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265630" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527456v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160287" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344717v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Principi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993293" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188759v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2573" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270612v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechao Xu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwu Wen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Guen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bridou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/085503" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Feng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/046503" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100238v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201311.S10601" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596480v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1293" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642789v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6093-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661047v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911119z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075132" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00557554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661057v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643271v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2010.506015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844561v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Berre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609090060" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844545v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamblin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008189" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844567v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jarrige" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035117" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480139v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008189" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946223v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575878v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hardouin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821379" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575779v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Filatova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179271v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avila" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barchewitz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benbalagh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delaunay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005047" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288842v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jarrige" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1931821" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141243v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bercegol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaignere" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morreeuw" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1858877" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179258v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laporte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.031" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000932v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00390-7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00102652v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Morreeuw" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Donohue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1777391" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232846v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michaelsen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiesmann" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.793" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125727v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine B&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897822v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnelle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;mond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques-Carmes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1324697" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Temmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqiu Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassebi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rividi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boudouma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04540886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Schweizer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00500g" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14030956" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04653752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3329" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Modi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Yadav" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Gupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Bose" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522004738" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03669863v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7138" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Dhawan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H Modi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139595" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Essani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krawiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520011741" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzheng Zhuang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00746" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingye Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146968" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2019.1656356" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Szwedowski-Rammert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;nicke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Waldschl&#228;ger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105995" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleshkov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Zuev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polkovnikov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salashchenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svechnikov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784220110201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056;.&#1057;. &#1055;&#1083;&#1077;&#1096;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;.&#1070;. &#1047;&#1091;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1042;.&#1053;. &#1055;&#1086;&#1083;&#1082;&#1086;&#1074;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1053;.&#1053;. &#1057;&#1072;&#1083;&#1072;&#1097;&#1077;&#1085;&#1082;&#1086;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.&#1042;. &#1057;&#1074;&#1077;&#1095;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/JTF.2020.11.49977.135-20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013818" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Berthy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01124" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620014877" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162011v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.08.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Feng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Huang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10095-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepetit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02375696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Koshmak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128867" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargish Aneshwari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalika Sinha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6445" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Gupta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6446" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-S. Huang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-X. Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518009402" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Modi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Singh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6443" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Cao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Qi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Loch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13222-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923350v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kozhevnikov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630278v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.117101" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664322v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.043205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshuai Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.09.030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhawan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980553" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2017.03.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480541v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Yu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265630" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160287" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344717v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Principi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993293" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2573" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270612v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechao Xu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwu Wen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Guen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bridou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/085503" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238002v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Feng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/046503" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100238v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201311.S10601" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596480v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1293" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642789v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6093-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00557554v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2010.506015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596486v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075132" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911119z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamblin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008189" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Berre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609090060" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844567v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jarrige" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035117" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480139v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008189" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946223v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575878v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hardouin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821379" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233235v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Filatova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575779v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141243v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bercegol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaignere" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morreeuw" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1858877" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179271v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avila" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barchewitz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benbalagh" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delaunay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005047" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288842v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jarrige" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1931821" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232846v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michaelsen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiesmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.793" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00102652v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Morreeuw" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Donohue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1777391" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00390-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179258v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laporte" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.031" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125727v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine B&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897822v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;mond" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques-Carmes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1324697" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>