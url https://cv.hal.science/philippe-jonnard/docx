--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -234,797 +234,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bibliographic Database of X‐Ray Emissions as a Function of the Chemical State of the Emitting Element</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray study of a MgLi alloy with a reflection zone plate spectrometer on an electron microprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hassebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rividi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 55 (1), pp.176-183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.70033⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 54 (5), pp.643-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408336v1</w:t>
+                <w:t xml:space="preserve">hal-05227970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray study of a MgLi alloy with a reflection zone plate spectrometer on an electron microprobe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bibliographic Database of X‐Ray Emissions as a Function of the Chemical State of the Emitting Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 54 (5), pp.643-649. </w:t>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.176-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.3501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227970v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-accuracy experimental determination of photon mass attenuation coefficients of transition metals and lithium fluoride in the ultra-soft energy range</w:t>
+                <w:t xml:space="preserve">Sc/SiC/Al Multilayer Optimization for Li K Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Schweizer</w:t>
+                <w:t xml:space="preserve">Khalil Hassebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp00500g⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14030956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540886v1</w:t>
+                <w:t xml:space="preserve">hal-04411347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sc/SiC/Al Multilayer Optimization for Li K Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X‐ray spectroscopy and quantification of an AlCuLi quasi‐crystal: A step forward for combination of reflection zone plate and crystal spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hassebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Hassebi</w:t>
+                <w:t xml:space="preserve">Omar Boudouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14030956⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (2), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411347v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X‐ray spectroscopy and quantification of an AlCuLi quasi‐crystal: A step forward for combination of reflection zone plate and crystal spectrometers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new device for high-resolution Li K X-ray spectroscopy using an electron microprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.3447⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.106994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940860v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device for high-resolution Li K X-ray spectroscopy using an electron microprobe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">High-accuracy experimental determination of photon mass attenuation coefficients of transition metals and lithium fluoride in the ultra-soft energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 218, pp.106994. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.12587-12593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00500g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653752v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of emission spectra of lithium compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hassebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rividi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1078,533 +1078,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interface reaction in a B4C/Cr mirror at elevated temperature using soft X-ray reflectivity</w:t>
+                <w:t xml:space="preserve">Composition and optical properties of chromium oxynitride films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Modi</w:t>
+                <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shruti Gupta</w:t>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Yadav</w:t>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajkumar Gupta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aniruddha Bose</w:t>
+                <w:t xml:space="preserve">Han Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577522004738⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (11), pp.1142-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.7138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722588v1</w:t>
+                <w:t xml:space="preserve">hal-03798629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron probe microanalysis of light elements: Improvements in the measurement and signal extraction methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51, pp.403-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/xrs.3290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03669863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and optical properties of chromium oxynitride films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface analysis of Mg/Sc and Sc/Mg bilayers using X-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Wang</w:t>
+                <w:t xml:space="preserve">Shruti Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchun Tu</w:t>
+                <w:t xml:space="preserve">Rajnish Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyan Yuan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">Mohammed H Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.7138⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 763, pp.139595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798629v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface analysis of Mg/Sc and Sc/Mg bilayers using X-ray reflectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of interface reaction in a B4C/Cr mirror at elevated temperature using soft X-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hina Verma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shruti Gupta</w:t>
+                <w:t xml:space="preserve">Praveen Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajnish Dhawan</w:t>
+                <w:t xml:space="preserve">Rajkumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed H Modi</w:t>
+                <w:t xml:space="preserve">Aniruddha Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 763, pp.139595. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.978-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577522004738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890526v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple approach for thickness measurements using electron probe microanalysis</w:t>
               </w:r>
@@ -1616,51 +1616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Essani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Krawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,2643 +1818,2643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Polkonikov</w:t>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Chkhalo</w:t>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Pleshkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (14), pp.6385. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (12), pp.1043-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284367v1</w:t>
+                <w:t xml:space="preserve">hal-03428877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">Vladimir Polkonikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">Nikolai Chkhalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+                <w:t xml:space="preserve">Roman Pleshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (12), pp.1043-1047. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.6385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428877v1</w:t>
+                <w:t xml:space="preserve">hal-03284367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the soft X-ray reflectivity of Cr/Ti multilayers by co-deposition of B4C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and optical properties of CrOxNy films with composition modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+                <w:t xml:space="preserve">Bingye Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jinwen Chen</w:t>
+                <w:t xml:space="preserve">Jian Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577520011741⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2019.1656356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995210v1</w:t>
+                <w:t xml:space="preserve">hal-02616495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Structure and Degradation of Alizarin Lake Pigments: Input of the Surface Study Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory grazing-incidence X-ray fluorescence spectroscopy as an analytical tool for the investigation of sub-nanometer CrSc multilayer water window optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Szwedowski-Rammert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hönicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanzheng Zhuang</w:t>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+                <w:t xml:space="preserve">Ulrich Waldschläger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Bourlier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+                <w:t xml:space="preserve">Armin Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00746⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174, pp.105995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887434v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdiffusion behaviors observation in TiN/ZrO N bilayer by XAS and ToF-SIMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+                <w:t xml:space="preserve">New Insights into the Structure and Degradation of Alizarin Lake Pigments: Input of the Surface Study Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzheng Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146968⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (23), pp.12370-12380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882706v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and optical properties of CrOxNy films with composition modulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Interdiffusion behaviors observation in TiN/ZrO N bilayer by XAS and ToF-SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingye Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670844.2019.1656356⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 528, pp.146968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616495v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory grazing-incidence X-ray fluorescence spectroscopy as an analytical tool for the investigation of sub-nanometer CrSc multilayer water window optics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Smoothing Effect of Si Layers in Multilayer Be/Al Mirrors for the 17- to 31-nm Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Hönicke</w:t>
+                <w:t xml:space="preserve">R. Pleshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiyi Wu</w:t>
+                <w:t xml:space="preserve">S. Yu. Zuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Waldschläger</w:t>
+                <w:t xml:space="preserve">V. Polkovnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Gross</w:t>
+                <w:t xml:space="preserve">N. Salashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Svechnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105995⟩</w:t>
+              <w:t xml:space="preserve">Technical Physics / Zhurnal Tekhnicheskoi Fiziki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (11), pp.1786-1791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063784220110201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982883v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smoothing Effect of Si Layers in Multilayer Be/Al Mirrors for the 17- to 31-nm Range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Сглаживающий эффект Si-слоев в многослойных зеркалах Be/Al для спектрального диапазона 17-31 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yu. Zuev</w:t>
+                <w:t xml:space="preserve">Р.С. Плешков</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Polkovnikov</w:t>
+                <w:t xml:space="preserve">С.Ю. Зуев</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Salashchenko</w:t>
+                <w:t xml:space="preserve">В.Н. Полковников</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Svechnikov</w:t>
+                <w:t xml:space="preserve">Н.Н. Салащенко</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">М.В. Свечников</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Physics / Zhurnal Tekhnicheskoi Fiziki</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063784220110201⟩</w:t>
+              <w:t xml:space="preserve">Журнал технической физики</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90 (11), pp.1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21883/JTF.2020.11.49977.135-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039857v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Сглаживающий эффект Si-слоев в многослойных зеркалах Be/Al для спектрального диапазона 17-31 nm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray emission from layered media irradiated by an x-ray free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Журнал технической физики</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21883/JTF.2020.11.49977.135-20⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925870v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray emission from layered media irradiated by an x-ray free-electron laser</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M André</w:t>
+                <w:t xml:space="preserve">Standardless Quantitative EPMA of Microparticles with Irregular Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Essani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013818⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (S2), pp.504-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620014877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458070v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the chemical composition of uranium microparticles with irregular shapes using standardless electron probe microanalysis and micro-Raman spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Essani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Berthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92 (12), pp.8435-8443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardless Quantitative EPMA of Microparticles with Irregular Shapes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving the soft X-ray reflectivity of Cr/Ti multilayers by co-deposition of B4C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinwen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (S2), pp.504-506. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.1614-1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927620014877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577520011741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367710v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel diffraction observed with X-ray color camera during PIXE of nano-scale periodic multilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Kossel Effect in Periodic Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ian Vickridge</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.593 - 601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162011v1</w:t>
+                <w:t xml:space="preserve">hal-01909419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines to study thin film waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Zhang</w:t>
+                <w:t xml:space="preserve">C. Pendenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pendenque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Le Guen</w:t>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 452, pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel Effect in Periodic Multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+                <w:t xml:space="preserve">Realization of wafer-scale nanogratings with sub-50 nm period through vacancy epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangtao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16472⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10095-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909419v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of wafer-scale nanogratings with sub-50 nm period through vacancy epitaxy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of KF-post deposition treatment on Cu(In,Ga)Se2 surface and Cu(In,Ga)Se2/CdS interface sulfurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaowei Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 473, pp.1062-1065</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923371v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of KF-post deposition treatment on Cu(In,Ga)Se2 surface and Cu(In,Ga)Se2/CdS interface sulfurization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Lepetit</w:t>
+                <w:t xml:space="preserve">Characterization of Sc/Mg multilayers with and without Co barriers layers for x-ray spectroscopy in the water window range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arzel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konstantin Koshmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (19), pp.195301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5128867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990439v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Sc/Mg multilayers with and without Co barriers layers for x-ray spectroscopy in the water window range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kossel diffraction observed with X-ray color camera during PIXE of nano-scale periodic multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Koshmak</w:t>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (19), pp.195301. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.252-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5128867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375696v1</w:t>
+                <w:t xml:space="preserve">hal-02162011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Au-Cr bilayer system using X-ray reflectivity, GDOES, and ToF-SIMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft X-ray characterization of ion beam sputtered magnesium oxide (MgO) thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangalika Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed H Modi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (11), pp.1213 - 1217. </w:t>
+              <w:t xml:space="preserve">, 2018, 50 (11), pp.1145-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.6445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.6446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919823v1</w:t>
+                <w:t xml:space="preserve">hal-01994545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray characterization of ion beam sputtered magnesium oxide (MgO) thin film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Study of the Au-Cr bilayer system using X-ray reflectivity, GDOES, and ToF-SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nargish Aneshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangalika Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (11), pp.1145-1148. </w:t>
+              <w:t xml:space="preserve">, 2018, 50 (11), pp.1213 - 1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.6446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.6445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994545v1</w:t>
+                <w:t xml:space="preserve">hal-01919823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Pd/Y multilayers with B4C barrier layers using GIXR and X-ray standing wave enhanced HAXPES</w:t>
               </w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.-S. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note: Observation of the angular distribution of an x-ray characteristic emission through a periodic multilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4721,64 +4721,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth analysis of Al/ZrC interfaces using SIMS and x-ray reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed H. Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangalika Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniruddha Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of interfacial structure of Co-based periodic multilayers upon annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4890,51 +4890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 352, pp.508 - 512. </w:t>
@@ -4966,1649 +4966,1649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short and ultra-intense X-ray free-electron laser single pulse in one-dimensional photonic crystals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal and temporal stability of V/Sc multilayer mirror for the soft X-ray water window region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinshuai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangmei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577517000820⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2017.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474782v1</w:t>
+                <w:t xml:space="preserve">hal-02923354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Reflectance Nanoscale V/Sc Multilayer for Soft X-ray Water Window Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rolf Loch</w:t>
+                <w:t xml:space="preserve">Study of complex waveguide structure using soft X-ray reflectivity technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H. Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13222-5⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.080093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4980553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923362v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitridated Pd/B_4C multilayer mirrors for soft X-ray region: internal structure and aging effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of ZrC/Al interfaces in a Al/ZrC/Al/W waveguide-like structure by soft X-ray reflectivity technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H. Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.007749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923350v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Cr/Sc-based multilayer reflecting mirrors using soft x-ray reflectivity and standing wave-enhanced x-ray fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meiyi Wu</w:t>
+                <w:t xml:space="preserve">Modeling of the interaction of an x-ray free-electron laser with large finite samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Burcklen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (11), pp.117101. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.043205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.56.11.117101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.043205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630278v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the interaction of an x-ray free-electron laser with large finite samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitridated Pd/B_4C multilayer mirrors for soft X-ray region: internal structure and aging effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Andre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Jonnard</w:t>
+                <w:t xml:space="preserve">Yiwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gaudin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Igor Kozhevnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (4), pp.043205. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.7749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.043205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.007749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664322v1</w:t>
+                <w:t xml:space="preserve">hal-02923350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and temporal stability of V/Sc multilayer mirror for the soft X-ray water window region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qiushi Huang</w:t>
+                <w:t xml:space="preserve">Study of Cr/Sc-based multilayer reflecting mirrors using soft x-ray reflectivity and standing wave-enhanced x-ray fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinshuai Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Runze Qi</w:t>
+                <w:t xml:space="preserve">Catherine Burcklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2017.09.030⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (11), pp.117101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.56.11.117101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923354v1</w:t>
+                <w:t xml:space="preserve">hal-01630278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of complex waveguide structure using soft X-ray reflectivity technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed H. Modi</w:t>
+                <w:t xml:space="preserve">High Reflectance Nanoscale V/Sc Multilayer for Soft X-ray Water Window Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dhawan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Le Guen</w:t>
+                <w:t xml:space="preserve">Rolf Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.080093. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4980553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13222-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925865v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ZrC/Al interfaces in a Al/ZrC/Al/W waveguide-like structure by soft X-ray reflectivity technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy study of buried Co layers in the Co/Mo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.205 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.6116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510687v1</w:t>
+                <w:t xml:space="preserve">hal-01480541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy study of buried Co layers in the Co/Mo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C multilayer mirrors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+                <w:t xml:space="preserve">Study of Pd/Y based multilayers using high energy photoemission spectroscopy combined with x-ray standing waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.6116⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.102350F. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2265630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480541v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Pd/Y based multilayers using high energy photoemission spectroscopy combined with x-ray standing waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, development and applications of etched multilayers for soft X-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Benbalagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2265630⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (2), pp.20702 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017160287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925867v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, development and applications of etched multilayers for soft X-ray spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUV stimulated emission from MgO pumped by FEL pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Principi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017160287⟩</w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.54306 - 54306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4993293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527456v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344717v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV stimulated emission from MgO pumped by FEL pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-short and ultra-intense X-ray free-electron laser single pulse in one-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.54306 - 54306. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.576-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4993293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577517000820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344717v3</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines in periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 386 (1), pp.39 - 43. </w:t>
@@ -6640,529 +6640,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374375v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory comparison of a WDS-EDS quantitative X-ray microanalysis of a metallic glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacky Ruste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.2573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188759v1</w:t>
+                <w:t xml:space="preserve">hal-01233488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray fluorescence induced by standing waves in the grazing-incidence and grazing-exit modes: study of the Mg–Co–Zr system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577515016239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.085609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/8/085609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224951v2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray fluorescence induced by standing waves in the grazing-incidence and grazing-exit modes: study of the Mg–Co–Zr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/8/085609⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.1419-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577515016239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114371v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-laboratory comparison of a WDS-EDS quantitative X-ray microanalysis of a metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Robaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ruste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233488v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of soft X-ray reflectivity and interface stability in nitridated Pd/Y multilayer mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dechao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiushi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7343,51 +7343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface observation of heat-treated Co/Mo2C multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7471,177 +7471,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural characterization of the Co/Mo2C/Y system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-T. Zhu</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.176⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251 (4), pp.803-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201350082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065948v1</w:t>
+                <w:t xml:space="preserve">hal-01253622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility considerations of a soft-x-ray distributed feedback laser pumped by an x-ray free electron laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7660,292 +7660,292 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (8), pp.085001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1054-660X/24/8/085001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Optical and structural characterization of the Co/Mo2C/Y system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haochuan Li</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 251 (4), pp.803-808. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 315, pp.499-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201350082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253622v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous soft x-ray fluorescence from a superlattice under Kossel diffraction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-T. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (16), pp.165601. </w:t>
@@ -7983,103 +7983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of Co/C multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingtao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchun Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haochuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.046503. </w:t>
@@ -8111,2335 +8111,2335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating dipole model for the X-ray standing wave enhanced fluorescence in periodic multilayers</w:t>
+                <w:t xml:space="preserve">X-ray quasi-lamellar etched multilayers: analysis by coupled-mode theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85, pp.55-61. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832205v1</w:t>
+                <w:t xml:space="preserve">hal-00945900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multilayers and their interlayers: application to Co-based systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic bandgaps of periodic multilayers with diffuse interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3788/COL201311.S10601⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.2296-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100238v1</w:t>
+                <w:t xml:space="preserve">hal-00854489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray quasi-lamellar etched multilayers: analysis by coupled-mode theory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of multilayers and their interlayers: application to Co-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.122. </w:t>
+              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (S1), pp.S10601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.2526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3788/COL201311.S10601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945900v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic bandgaps of periodic multilayers with diffuse interfaces</w:t>
+                <w:t xml:space="preserve">Oscillating dipole model for the X-ray standing wave enhanced fluorescence in periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (8), pp.2296-2300. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854489v1</w:t>
+                <w:t xml:space="preserve">hal-00832205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An etched multilayer as a dispersive element in a curved-crystal spectrometer: implementation and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Turk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Isac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 357 (1), pp.012039. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.308-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748799v1</w:t>
+                <w:t xml:space="preserve">hal-00725539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An etched multilayer as a dispersive element in a curved-crystal spectrometer: implementation and performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41, pp.308-312. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 357 (1), pp.012039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.2398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725539v1</w:t>
+                <w:t xml:space="preserve">hal-00748799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal stability of Mg/Co periodic multilayers for EUV applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cauchois and Sénémaud Tables of wavelengths of X-ray emission lines and absorption edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Hu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-011-6681-9⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.12-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.1293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648899v2</w:t>
+                <w:t xml:space="preserve">hal-00596480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchois and Sénémaud Tables of wavelengths of X-ray emission lines and absorption edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective mass of photons in one dimensional photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.1293⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.035708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/84/03/035708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596480v2</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective mass of photons in one dimensional photonic crystal</w:t>
+                <w:t xml:space="preserve">DUVEX: An X-ray counting system based on YAG:Ce scintillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/84/03/035708⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 659 (1), pp.318-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631235v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUVEX: An X-ray counting system based on YAG:Ce scintillator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of an asymmetrical effect when introducing Zr in Mg/Co multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 659 (1), pp.318-321. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.251909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3601859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637832v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an asymmetrical effect when introducing Zr in Mg/Co multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of EUV periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H.-C. Li</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98, pp.251909. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3601859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.1350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642773v1</w:t>
+                <w:t xml:space="preserve">hal-00642782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of EUV periodic multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction of Zr in nanometric periodic Mg/Co multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z.-S. Wang</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40, pp.338. </w:t>
+              <w:t xml:space="preserve">Applied Physics A Solids and Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102, pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.1350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-010-6093-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642782v1</w:t>
+                <w:t xml:space="preserve">hal-00642789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Zr in nanometric periodic Mg/Co multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of the thermal stability of Mg/Co periodic multilayers for EUV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-K. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics A Solids and Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 102, pp.69. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.737-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-010-6093-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6681-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642789v1</w:t>
+                <w:t xml:space="preserve">hal-00648899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of Al/Mo/SiC multilayers with high reflectivity for extreme ultraviolet light</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. André</w:t>
+                <w:t xml:space="preserve">Dynamics of charge trapping by electron-irradiated alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.075132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.075132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557554v1</w:t>
+                <w:t xml:space="preserve">hal-00596486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing and B4C diffusion barriers on the interfaces of Sc/Si periodic multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Interfacial Characterization of Co/Mg Periodic Multilayers for the EUV Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Mahne</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (14), pp.6484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp911119z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661057v1</w:t>
+                <w:t xml:space="preserve">hal-00661047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Kramers-Kronig transform with logarithmic kernel for the reflection phase in the Drude model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of B4C diffusion barriers on the thermal stability of Sc/Si periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angela Giglia</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Mahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340.2010.506015⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604 (11-12), pp.1015-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643271v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of charge trapping by electron-irradiated alumina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
+                <w:t xml:space="preserve">Structural properties of Al/Mo/SiC multilayers with high reflectivity for extreme ultraviolet light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Hui Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.20019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596486v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of B4C diffusion barriers on the thermal stability of Sc/Si periodic multilayers</w:t>
+                <w:t xml:space="preserve">Effect of annealing and B4C diffusion barriers on the interfaces of Sc/Si periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Maury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicola Mahne</w:t>
+                <w:t xml:space="preserve">N. Mahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 604 (11-12), pp.1015-1021. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+              <w:t xml:space="preserve">, 2010, 604, pp.1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648594v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Interfacial Characterization of Co/Mg Periodic Multilayers for the EUV Range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the Kramers-Kronig transform with logarithmic kernel for the reflection phase in the Drude model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (14), pp.6484. </w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (16), pp.1504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp911119z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2010.506015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661047v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray spontaneous emission control by 1-dimensional photonic bandgap structure</w:t>
               </w:r>
@@ -10510,278 +10510,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Le Guen</w:t>
+                <w:t xml:space="preserve">Characterization of Al and Mg Alloys from Their X-Ray Emission Bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gamblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">R. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008189⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927609090060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844545v1</w:t>
+                <w:t xml:space="preserve">hal-00844561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Al and Mg Alloys from Their X-Ray Emission Bands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gauvin</w:t>
+                <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Le Berre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (1), pp.36. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.20502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927609090060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844561v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of Ni and Mo silicides investigated by x-ray emission spectroscopy and density functional theory</w:t>
               </w:r>
@@ -10871,103 +10871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
@@ -10999,774 +10999,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-diffusion effects in as-deposited Al/Ni polycrystalline multi-layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Salou</w:t>
+                <w:t xml:space="preserve">Thermal cycles, interface chemistry and optical performance of Mg/SiC multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rioual</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Pogossian</w:t>
+                <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (9), pp.1318-1321</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (2), pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946223v1</w:t>
+                <w:t xml:space="preserve">hal-00256010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution x-ray analysis with multilayer gratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.1128⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 603 (2), pp.407-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808363v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Maury</w:t>
+                <w:t xml:space="preserve">High-resolution x-ray analysis with multilayer gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.1128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761558v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cycles, interface chemistry and optical performance of Mg/SiC multilayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. André</w:t>
+                <w:t xml:space="preserve">Inter-diffusion effects in as-deposited Al/Ni polycrystalline multi-layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Wang</w:t>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64 (2), pp.193-199</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.1318-1321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256010v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">X-ray spectroscopic application of Cr/Sc periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
+                <w:t xml:space="preserve">Aurélie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91, pp.234104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2821379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575880v1</w:t>
+                <w:t xml:space="preserve">hal-00575878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spectroscopic application of Cr/Sc periodic multilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hardouin</w:t>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (11), pp.2315-2322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575878v1</w:t>
+                <w:t xml:space="preserve">hal-00575880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion du rayonnement X monochromatique par une structure multicouche périodique La/B4C au voisinage du seuil La 4d</w:t>
               </w:r>
@@ -11869,90 +11869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive X-ray study of the interphases in Mo/Si and Mo/B4C/Si/B4C multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11988,974 +11988,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spectroscopy study of electronic structure of laser-irradiated Au nanoparticles in a silica film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Jonnard</w:t>
+                <w:t xml:space="preserve">MONOX: a characterization tool for the X-UV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bercegol</w:t>
+                <w:t xml:space="preserve">A Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lamaignere</w:t>
+                <w:t xml:space="preserve">R Barchewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Morreeuw</w:t>
+                <w:t xml:space="preserve">R Benbalagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Rullier</w:t>
+                <w:t xml:space="preserve">R Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 97, 064306 (5 p.). </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, pp.147-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1858877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2005047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141243v1</w:t>
+                <w:t xml:space="preserve">hal-01179271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONOX: a characterization tool for the X-UV range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the reactivity at a metal/silica interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Avila</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2005047⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (20), pp.204105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1931821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179271v1</w:t>
+                <w:t xml:space="preserve">hal-01288842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the reactivity at a metal/silica interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray spectroscopy study of electronic structure of laser-irradiated Au nanoparticles in a silica film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamaignere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Morreeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Jarrige</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.L. Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 86 (20), pp.204105. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97, 064306 (5 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1931821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1858877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288842v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La/B4C small period multilayer interferential mirrors for the analysis of boron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOLEX: a tunable monochromatic X-ray source in the 1–20keV energy range for metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Michaelsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Bridou</w:t>
+                <w:t xml:space="preserve">D Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.793⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 516, pp.594-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232846v1</w:t>
+                <w:t xml:space="preserve">hal-01179258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface density enhancement of gold in silica film under laser irradiation at 355 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Jonnard</w:t>
+                <w:t xml:space="preserve">Electronic structure of wurtzite and zinc-blende AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dufour</w:t>
+                <w:t xml:space="preserve">J. Massies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Rullier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Martinez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1777391⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, pp.351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00390-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00102652v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of wurtzite and zinc-blende AlN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Capron</w:t>
+                <w:t xml:space="preserve">Surface density enhancement of gold in silica film under laser irradiation at 355 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Semond</w:t>
+                <w:t xml:space="preserve">J.-P. Morreeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Massies</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.T. Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00390-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.591-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1777391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000932v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00102652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLEX: a tunable monochromatic X-ray source in the 1–20keV energy range for metrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Bonnelle</w:t>
+                <w:t xml:space="preserve">La/B4C small period multilayer interferential mirrors for the analysis of boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Avila</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Michaelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Laporte</w:t>
+                <w:t xml:space="preserve">J Wiesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 516, pp.594-601. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (3), pp.203-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179258v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLEX : UNE SOURCE X MONOCHROMATIQUE ACCORDABLE ENTRE 1 ET 20 KEV POUR LA METROLOGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13049,64 +13049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13153,90 +13153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions X K du manganèse: comparaison entre les spectres du métal et d'une source de 55Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Martine Bé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Bureau National de Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13261,51 +13261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F+ and F centers in α-Al2O3 by electron-induced x-ray emission spectroscopy and cathodoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13560,51 +13560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Temmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqiu Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassebi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rividi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boudouma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04540886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Schweizer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00500g" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14030956" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04653752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106994" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3329" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Modi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Yadav" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Gupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Bose" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522004738" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03669863v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7138" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Dhawan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H Modi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139595" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Essani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krawiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520011741" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzheng Zhuang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00746" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingye Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146968" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2019.1656356" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Szwedowski-Rammert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;nicke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Waldschl&#228;ger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105995" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleshkov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Zuev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polkovnikov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salashchenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svechnikov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784220110201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056;.&#1057;. &#1055;&#1083;&#1077;&#1096;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;.&#1070;. &#1047;&#1091;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1042;.&#1053;. &#1055;&#1086;&#1083;&#1082;&#1086;&#1074;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1053;.&#1053;. &#1057;&#1072;&#1083;&#1072;&#1097;&#1077;&#1085;&#1082;&#1086;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.&#1042;. &#1057;&#1074;&#1077;&#1095;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/JTF.2020.11.49977.135-20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013818" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Berthy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01124" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620014877" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162011v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.08.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Feng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Huang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10095-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepetit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02375696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Koshmak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128867" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargish Aneshwari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalika Sinha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6445" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Gupta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6446" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-S. Huang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-X. Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518009402" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Modi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Singh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6443" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Cao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Qi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Loch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13222-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923350v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kozhevnikov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630278v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.117101" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664322v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.043205" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshuai Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.09.030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhawan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980553" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2017.03.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480541v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Yu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265630" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160287" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344717v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Principi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993293" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2573" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270612v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechao Xu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwu Wen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Guen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bridou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/085503" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238002v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Feng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/046503" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100238v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201311.S10601" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596480v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1293" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642789v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6093-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00557554v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643271v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2010.506015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596486v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075132" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911119z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamblin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008189" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Berre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609090060" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844567v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jarrige" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035117" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480139v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008189" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946223v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575878v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hardouin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821379" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233235v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Filatova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575779v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141243v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bercegol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaignere" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morreeuw" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1858877" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179271v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avila" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barchewitz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benbalagh" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delaunay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005047" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288842v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jarrige" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1931821" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232846v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michaelsen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiesmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.793" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00102652v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Morreeuw" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Donohue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1777391" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00390-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179258v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laporte" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.031" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125727v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine B&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897822v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;mond" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques-Carmes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1324697" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Temmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqiu Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassebi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rividi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boudouma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14030956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3447" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04653752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Schweizer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04540886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00500g" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3329" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03669863v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890526v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Dhawan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H Modi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139595" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Modi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Yadav" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Gupta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Bose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522004738" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Essani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krawiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingye Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2019.1656356" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Szwedowski-Rammert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;nicke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Waldschl&#228;ger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzheng Zhuang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146968" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleshkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Zuev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polkovnikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salashchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svechnikov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784220110201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056;.&#1057;. &#1055;&#1083;&#1077;&#1096;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;.&#1070;. &#1047;&#1091;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1042;.&#1053;. &#1055;&#1086;&#1083;&#1082;&#1086;&#1074;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1053;.&#1053;. &#1057;&#1072;&#1083;&#1072;&#1097;&#1077;&#1085;&#1082;&#1086;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.&#1042;. &#1057;&#1074;&#1077;&#1095;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/JTF.2020.11.49977.135-20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013818" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620014877" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039927v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Berthy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01124" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520011741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Huang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Feng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10095-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepetit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02375696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Koshmak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128867" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.08.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalika Sinha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Gupta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6446" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargish Aneshwari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6445" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-S. Huang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-X. Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518009402" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Modi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Singh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6443" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923354v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshuai Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Qi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.09.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhawan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980553" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510687v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2017.03.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.043205" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923350v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kozhevnikov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007749" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630278v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.117101" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Cao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Loch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13222-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480541v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Yu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6116" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265630" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160287" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344717v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Principi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993293" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2573" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270612v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechao Xu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwu Wen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Guen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bridou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/085503" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238002v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Feng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/046503" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201311.S10601" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596480v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1293" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6093-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596486v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075132" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661047v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911119z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00557554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661057v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643271v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2010.506015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844561v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Berre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609090060" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844545v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamblin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008189" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844567v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jarrige" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035117" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480139v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008189" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946223v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575878v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hardouin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821379" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233235v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Filatova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575779v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avila" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barchewitz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benbalagh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delaunay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005047" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jarrige" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1931821" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141243v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bercegol" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaignere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morreeuw" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1858877" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179258v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laporte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000932v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00390-7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00102652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Morreeuw" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Donohue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1777391" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232846v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michaelsen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiesmann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.793" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125727v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine B&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897822v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;mond" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques-Carmes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1324697" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>