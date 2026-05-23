--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (107)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,6554 +234,6593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray study of a MgLi alloy with a reflection zone plate spectrometer on an electron microprobe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subtracting Interferences in X‐Ray Spectra Obtained With Grating Spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Temmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jonnard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanqiu Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 54 (5), pp.643-649. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.3501⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.70118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227970v1</w:t>
+                <w:t xml:space="preserve">hal-05627492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bibliographic Database of X‐Ray Emissions as a Function of the Chemical State of the Emitting Element</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray study of a MgLi alloy with a reflection zone plate spectrometer on an electron microprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hassebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rividi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 55 (1), pp.176-183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.70033⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 54 (5), pp.643-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408336v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sc/SiC/Al Multilayer Optimization for Li K Spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bibliographic Database of X‐Ray Emissions as a Function of the Chemical State of the Emitting Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14030956⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411347v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X‐ray spectroscopy and quantification of an AlCuLi quasi‐crystal: A step forward for combination of reflection zone plate and crystal spectrometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sc/SiC/Al Multilayer Optimization for Li K Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hassebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rividi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.3447⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14030956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940860v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device for high-resolution Li K X-ray spectroscopy using an electron microprobe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X‐ray spectroscopy and quantification of an AlCuLi quasi‐crystal: A step forward for combination of reflection zone plate and crystal spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hassebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boudouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106994⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (2), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653752v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-accuracy experimental determination of photon mass attenuation coefficients of transition metals and lithium fluoride in the ultra-soft energy range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A new device for high-resolution Li K X-ray spectroscopy using an electron microprobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp00500g⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.106994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2024.106994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540886v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of emission spectra of lithium compounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-accuracy experimental determination of photon mass attenuation coefficients of transition metals and lithium fluoride in the ultra-soft energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.3329⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.12587-12593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00500g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243782v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and optical properties of chromium oxynitride films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Han Qian</w:t>
+                <w:t xml:space="preserve">Calculation of emission spectra of lithium compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hassebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.7138⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (6), pp.330-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798629v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron probe microanalysis of light elements: Improvements in the measurement and signal extraction methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+                <w:t xml:space="preserve">Composition and optical properties of chromium oxynitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51, pp.403-412. </w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (11), pp.1142-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.3290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sia.7138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03669863v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface analysis of Mg/Sc and Sc/Mg bilayers using X-ray reflectivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron probe microanalysis of light elements: Improvements in the measurement and signal extraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139595⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.403-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890526v1</w:t>
+                <w:t xml:space="preserve">cea-03669863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interface reaction in a B4C/Cr mirror at elevated temperature using soft X-ray reflectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Interface analysis of Mg/Sc and Sc/Mg bilayers using X-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shruti Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aniruddha Bose</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajnish Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577522004738⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 763, pp.139595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722588v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach for thickness measurements using electron probe microanalysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of interface reaction in a B4C/Cr mirror at elevated temperature using soft X-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajkumar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.978-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577522004738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213374v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell-Bloch modeling of an x-ray pulse amplification in a one-dimensional photonic crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M André</w:t>
+                <w:t xml:space="preserve">A simple approach for thickness measurements using electron probe microanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Essani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043508⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224248v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxwell-Bloch modeling of an x-ray pulse amplification in a one-dimensional photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.043508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.103.043508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428877v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+                <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (12), pp.1043-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284367v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and optical properties of CrOxNy films with composition modulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
+                <w:t xml:space="preserve">Periodic Multilayer for X-ray Spectroscopy in the Li K Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Polkonikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Chkhalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Pleshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670844.2019.1656356⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.6385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11146385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616495v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory grazing-incidence X-ray fluorescence spectroscopy as an analytical tool for the investigation of sub-nanometer CrSc multilayer water window optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armin Gross</w:t>
+                <w:t xml:space="preserve">Structure and optical properties of CrOxNy films with composition modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingye Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105995⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2019.1656356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982883v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Structure and Degradation of Alizarin Lake Pigments: Input of the Surface Study Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+                <w:t xml:space="preserve">Laboratory grazing-incidence X-ray fluorescence spectroscopy as an analytical tool for the investigation of sub-nanometer CrSc multilayer water window optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Szwedowski-Rammert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hönicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Waldschläger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00746⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174, pp.105995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2020.105995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887434v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdiffusion behaviors observation in TiN/ZrO N bilayer by XAS and ToF-SIMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+                <w:t xml:space="preserve">New Insights into the Structure and Degradation of Alizarin Lake Pigments: Input of the Surface Study Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanzheng Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146968⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (23), pp.12370-12380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882706v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smoothing Effect of Si Layers in Multilayer Be/Al Mirrors for the 17- to 31-nm Range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Svechnikov</w:t>
+                <w:t xml:space="preserve">Interdiffusion behaviors observation in TiN/ZrO N bilayer by XAS and ToF-SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingye Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Physics / Zhurnal Tekhnicheskoi Fiziki</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063784220110201⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 528, pp.146968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.146968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039857v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Сглаживающий эффект Si-слоев в многослойных зеркалах Be/Al для спектрального диапазона 17-31 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Р.С. Плешков</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">С.Ю. Зуев</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">В.Н. Полковников</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Н.Н. Салащенко</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">М.В. Свечников</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Журнал технической физики</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90 (11), pp.1870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21883/JTF.2020.11.49977.135-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray emission from layered media irradiated by an x-ray free-electron laser</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Smoothing Effect of Si Layers in Multilayer Be/Al Mirrors for the 17- to 31-nm Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pleshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yu. Zuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polkovnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Salashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Svechnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Technical Physics / Zhurnal Tekhnicheskoi Fiziki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (11), pp.1786-1791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063784220110201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458070v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardless Quantitative EPMA of Microparticles with Irregular Shapes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
+                <w:t xml:space="preserve">X-ray emission from layered media irradiated by an x-ray free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (S2), pp.504-506. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927620014877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.013818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367710v1</w:t>
+                <w:t xml:space="preserve">hal-02458070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the chemical composition of uranium microparticles with irregular shapes using standardless electron probe microanalysis and micro-Raman spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Standardless Quantitative EPMA of Microparticles with Irregular Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Essani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01124⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (S2), pp.504-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620014877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039927v1</w:t>
+                <w:t xml:space="preserve">hal-03367710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the soft X-ray reflectivity of Cr/Ti multilayers by co-deposition of B4C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jinwen Chen</w:t>
+                <w:t xml:space="preserve">Characterization of the chemical composition of uranium microparticles with irregular shapes using standardless electron probe microanalysis and micro-Raman spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Essani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577520011741⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (12), pp.8435-8443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995210v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel Effect in Periodic Multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
+                <w:t xml:space="preserve">Improving the soft X-ray reflectivity of Cr/Ti multilayers by co-deposition of B4C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinwen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.1614-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577520011741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909419v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines to study thin film waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Vickridge</w:t>
+                <w:t xml:space="preserve">Kossel Effect in Periodic Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.593 - 601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142094v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of wafer-scale nanogratings with sub-50 nm period through vacancy epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaowei Yang</w:t>
+                <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines to study thin film waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pendenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10095-2⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 452, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923371v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of KF-post deposition treatment on Cu(In,Ga)Se2 surface and Cu(In,Ga)Se2/CdS interface sulfurization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Realization of wafer-scale nanogratings with sub-50 nm period through vacancy epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangtao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10095-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990439v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Sc/Mg multilayers with and without Co barriers layers for x-ray spectroscopy in the water window range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelo Giglia</w:t>
+                <w:t xml:space="preserve">Impact of KF-post deposition treatment on Cu(In,Ga)Se2 surface and Cu(In,Ga)Se2/CdS interface sulfurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Koshmak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 473, pp.1062-1065</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375696v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel diffraction observed with X-ray color camera during PIXE of nano-scale periodic multilayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Characterization of Sc/Mg multilayers with and without Co barriers layers for x-ray spectroscopy in the water window range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ian Vickridge</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Koshmak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (19), pp.195301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5128867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162011v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray characterization of ion beam sputtered magnesium oxide (MgO) thin film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mukul Gupta</w:t>
+                <w:t xml:space="preserve">Kossel diffraction observed with X-ray color camera during PIXE of nano-scale periodic multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.6446⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.252-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994545v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Au-Cr bilayer system using X-ray reflectivity, GDOES, and ToF-SIMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft X-ray characterization of ion beam sputtered magnesium oxide (MgO) thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangalika Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed H Modi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (11), pp.1213 - 1217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.6445⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 50 (11), pp.1145-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.6446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919823v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Pd/Y multilayers with B4C barrier layers using GIXR and X-ray standing wave enhanced HAXPES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.-X. Li</w:t>
+                <w:t xml:space="preserve">Study of the Au-Cr bilayer system using X-ray reflectivity, GDOES, and ToF-SIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nargish Aneshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangalika Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577518009402⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (11), pp.1213 - 1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.6445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876424v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note: Observation of the angular distribution of an x-ray characteristic emission through a periodic multilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanshan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89 (9), pp.096109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5040980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth analysis of Al/ZrC interfaces using SIMS and x-ray reflectivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Pd/Y multilayers with B4C barrier layers using GIXR and X-ray standing wave enhanced HAXPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-S. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.-X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.6443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.1417 - 1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577518009402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919286v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of interfacial structure of Co-based periodic multilayers upon annealing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth analysis of Al/ZrC interfaces using SIMS and x-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H. Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangalika Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.08.054⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (11), pp.1239 - 1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.6443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876410v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and temporal stability of V/Sc multilayer mirror for the soft X-ray water window region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Runze Qi</w:t>
+                <w:t xml:space="preserve">Evolution of interfacial structure of Co-based periodic multilayers upon annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2017.09.030⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 352, pp.508 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923354v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of complex waveguide structure using soft X-ray reflectivity technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Le Guen</w:t>
+                <w:t xml:space="preserve">Thermal and temporal stability of V/Sc multilayer mirror for the soft X-ray water window region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinshuai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangmei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4980553⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2017.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925865v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ZrC/Al interfaces in a Al/ZrC/Al/W waveguide-like structure by soft X-ray reflectivity technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Study of complex waveguide structure using soft X-ray reflectivity technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amol Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed H. Modi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.080093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4980553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510687v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the interaction of an x-ray free-electron laser with large finite samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Gaudin</w:t>
+                <w:t xml:space="preserve">Investigation of ZrC/Al interfaces in a Al/ZrC/Al/W waveguide-like structure by soft X-ray reflectivity technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed H. Modi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.043205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664322v1</w:t>
+                <w:t xml:space="preserve">hal-01510687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitridated Pd/B_4C multilayer mirrors for soft X-ray region: internal structure and aging effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiushi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Kozhevnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (7), pp.7749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.25.007749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Cr/Sc-based multilayer reflecting mirrors using soft x-ray reflectivity and standing wave-enhanced x-ray fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Burcklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (11), pp.117101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.OE.56.11.117101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Reflectance Nanoscale V/Sc Multilayer for Soft X-ray Water Window Region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the interaction of an x-ray free-electron laser with large finite samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13222-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.043205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.043205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923362v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy study of buried Co layers in the Co/Mo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C multilayer mirrors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+                <w:t xml:space="preserve">High Reflectance Nanoscale V/Sc Multilayer for Soft X-ray Water Window Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaodong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.6116⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13222-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480541v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Pd/Y based multilayers using high energy photoemission spectroscopy combined with x-ray standing waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-Y. Wu</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy study of buried Co layers in the Co/Mo&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;C multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ilakovac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Giglia</w:t>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2265630⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.205 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.6116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925867v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, development and applications of etched multilayers for soft X-ray spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Pd/Y based multilayers using high energy photoemission spectroscopy combined with x-ray standing waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017160287⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.102350F. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2265630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527456v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUV stimulated emission from MgO pumped by FEL pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, development and applications of etched multilayers for soft X-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Benbalagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4993293⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (2), pp.20702 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017160287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344717v3</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short and ultra-intense X-ray free-electron laser single pulse in one-dimensional photonic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">EUV stimulated emission from MgO pumped by FEL pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Principi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (2), pp.576-585. </w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.54306 - 54306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577517000820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4993293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474782v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344717v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines in periodic multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Ultra-short and ultra-intense X-ray free-electron laser single pulse in one-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 386 (1), pp.39 - 43. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.576-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577517000820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374375v3</w:t>
+                <w:t xml:space="preserve">hal-01474782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines in periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vita Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 386 (1), pp.39 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233488v1</w:t>
+                <w:t xml:space="preserve">hal-01374375v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6822,970 +6861,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray fluorescence induced by standing waves in the grazing-incidence and grazing-exit modes: study of the Mg–Co–Zr system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (6), pp.1419-1425. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577515016239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224951v2</w:t>
+                <w:t xml:space="preserve">hal-01233488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory comparison of a WDS-EDS quantitative X-ray microanalysis of a metallic glass</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray fluorescence induced by standing waves in the grazing-incidence and grazing-exit modes: study of the Mg–Co–Zr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.2573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.1419-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577515016239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188759v1</w:t>
+                <w:t xml:space="preserve">hal-01224951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of soft X-ray reflectivity and interface stability in nitridated Pd/Y multilayer mirrors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-laboratory comparison of a WDS-EDS quantitative X-ray microanalysis of a metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Robaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ruste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.033018⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270612v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel diffraction and photonic modes in one-dimensional photonic crystal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancement of soft X-ray reflectivity and interface stability in nitridated Pd/Y multilayer mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dechao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingwu Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/90/8/085503⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (26), pp.33018-33026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.033018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188789v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface observation of heat-treated Co/Mo2C multilayers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kossel diffraction and photonic modes in one-dimensional photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.055⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.085503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/90/8/085503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110582v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Interface observation of heat-treated Co/Mo2C multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haochuan Li</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ulhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 251 (4), pp.803-808. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 331, pp.8-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201350082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253622v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility considerations of a soft-x-ray distributed feedback laser pumped by an x-ray free electron laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (8), pp.085001. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251 (4), pp.803-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/8/085001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201350082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011251v1</w:t>
+                <w:t xml:space="preserve">hal-01253622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural characterization of the Co/Mo2C/Y system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7843,2323 +7869,2302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous soft x-ray fluorescence from a superlattice under Kossel diffraction conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility considerations of a soft-x-ray distributed feedback laser pumped by an x-ray free electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (16), pp.165601. </w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (8), pp.085001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/16/165601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/8/085001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058829v1</w:t>
+                <w:t xml:space="preserve">hal-01011251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of Co/C multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Spontaneous soft x-ray fluorescence from a superlattice under Kossel diffraction conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haochuan Li</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/046503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (16), pp.165601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/16/165601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238002v1</w:t>
+                <w:t xml:space="preserve">hal-01058829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray quasi-lamellar etched multilayers: analysis by coupled-mode theory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal stability of Co/C multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.122. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.046503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.2526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/1/4/046503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945900v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic bandgaps of periodic multilayers with diffuse interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">X-ray quasi-lamellar etched multilayers: analysis by coupled-mode theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (8), pp.2296-2300. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854489v1</w:t>
+                <w:t xml:space="preserve">hal-00945900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multilayers and their interlayers: application to Co-based systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic bandgaps of periodic multilayers with diffuse interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3788/COL201311.S10601⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.2296-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100238v1</w:t>
+                <w:t xml:space="preserve">hal-00854489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating dipole model for the X-ray standing wave enhanced fluorescence in periodic multilayers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of multilayers and their interlayers: application to Co-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85, pp.55-61. </w:t>
+              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (S1), pp.S10601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3788/COL201311.S10601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832205v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An etched multilayer as a dispersive element in a curved-crystal spectrometer: implementation and performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillating dipole model for the X-ray standing wave enhanced fluorescence in periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Isac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.2398⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725539v1</w:t>
+                <w:t xml:space="preserve">hal-00832205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">An etched multilayer as a dispersive element in a curved-crystal spectrometer: implementation and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Isac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.308-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748799v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchois and Sénémaud Tables of wavelengths of X-ray emission lines and absorption edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.1293⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 357 (1), pp.012039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596480v2</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective mass of photons in one dimensional photonic crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cauchois and Sénémaud Tables of wavelengths of X-ray emission lines and absorption edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.035708. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.12-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/84/03/035708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.1293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631235v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUVEX: An X-ray counting system based on YAG:Ce scintillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Effective mass of photons in one dimensional photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 659 (1), pp.318-321. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.035708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/84/03/035708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637832v1</w:t>
+                <w:t xml:space="preserve">hal-00631235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an asymmetrical effect when introducing Zr in Mg/Co multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">DUVEX: An X-ray counting system based on YAG:Ce scintillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3601859⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 659 (1), pp.318-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642773v1</w:t>
+                <w:t xml:space="preserve">hal-00637832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of EUV periodic multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Observation of an asymmetrical effect when introducing Zr in Mg/Co multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z.-S. Wang</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 40, pp.338. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.251909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.1350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3601859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642782v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Zr in nanometric periodic Mg/Co multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of EUV periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics A Solids and Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 102, pp.69. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-010-6093-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.1350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642789v1</w:t>
+                <w:t xml:space="preserve">hal-00642782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal stability of Mg/Co periodic multilayers for EUV applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Introduction of Zr in nanometric periodic Mg/Co multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-K. Zhou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.-C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.737-745. </w:t>
+              <w:t xml:space="preserve">Applied Physics A Solids and Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102, pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-011-6681-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-010-6093-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648899v2</w:t>
+                <w:t xml:space="preserve">hal-00642789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of charge trapping by electron-irradiated alumina</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the thermal stability of Mg/Co periodic multilayers for EUV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.075132. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.737-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.075132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6681-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596486v1</w:t>
+                <w:t xml:space="preserve">hal-00648899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Interfacial Characterization of Co/Mg Periodic Multilayers for the EUV Range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. André</w:t>
+                <w:t xml:space="preserve">Dynamics of charge trapping by electron-irradiated alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (14), pp.6484. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.075132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp911119z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.075132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661047v1</w:t>
+                <w:t xml:space="preserve">hal-00596486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of B4C diffusion barriers on the thermal stability of Sc/Si periodic multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Interfacial Characterization of Co/Mg Periodic Multilayers for the EUV Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicola Mahne</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (14), pp.6484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp911119z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648594v1</w:t>
+                <w:t xml:space="preserve">hal-00661047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of Al/Mo/SiC multilayers with high reflectivity for extreme ultraviolet light</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of B4C diffusion barriers on the thermal stability of Sc/Si periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Mahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604 (11-12), pp.1015-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557554v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing and B4C diffusion barriers on the interfaces of Sc/Si periodic multilayers</w:t>
               </w:r>
@@ -10171,184 +10176,184 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 604, pp.1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Kramers-Kronig transform with logarithmic kernel for the reflection phase in the Drude model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10419,866 +10424,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spontaneous emission control by 1-dimensional photonic bandgap structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel André</w:t>
+                <w:t xml:space="preserve">Structural properties of Al/Mo/SiC multilayers with high reflectivity for extreme ultraviolet light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Hui Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.20019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596495v1</w:t>
+                <w:t xml:space="preserve">hal-00557554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Al and Mg Alloys from Their X-Ray Emission Bands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray spontaneous emission control by 1-dimensional photonic bandgap structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927609090060⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00050-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844561v1</w:t>
+                <w:t xml:space="preserve">hal-00596495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Al and Mg Alloys from Their X-Ray Emission Bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008189⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927609090060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844545v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of Ni and Mo silicides investigated by x-ray emission spectroscopy and density functional theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Capron</w:t>
+                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.035117⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.20502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844567v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic structure of Ni and Mo silicides investigated by x-ray emission spectroscopy and density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.035117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2008189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.035117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480139v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cycles, interface chemistry and optical performance of Mg/SiC multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic study of interfaces in Al/Ni periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Z. Wang</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2008189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256010v1</w:t>
+                <w:t xml:space="preserve">hal-00480139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t>
+                <w:t xml:space="preserve">Thermal cycles, interface chemistry and optical performance of Mg/SiC multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angela Giglia</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (2), pp.193-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761558v1</w:t>
+                <w:t xml:space="preserve">hal-00256010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution x-ray analysis with multilayer gratings</w:t>
               </w:r>
@@ -11290,51 +11286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38, pp.117-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11362,2058 +11358,2192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-diffusion effects in as-deposited Al/Ni polycrystalline multi-layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pogossian</w:t>
+                <w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 603 (2), pp.407-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946223v1</w:t>
+                <w:t xml:space="preserve">hal-00761558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spectroscopic application of Cr/Sc periodic multilayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">Inter-diffusion effects in as-deposited Al/Ni polycrystalline multi-layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dekadjevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hardouin</w:t>
+                <w:t xml:space="preserve">S. Pogossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.1318-1321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575878v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">X-ray spectroscopic application of Cr/Sc periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91, pp.234104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2821379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575880v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion du rayonnement X monochromatique par une structure multicouche périodique La/B4C au voisinage du seuil La 4d</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M André</w:t>
+                <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bonnelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (11), pp.2315-2322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233235v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive X-ray study of the interphases in Mo/Si and Mo/B4C/Si/B4C multilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maury</w:t>
+                <w:t xml:space="preserve">Diffusion du rayonnement X monochromatique par une structure multicouche périodique La/B4C au voisinage du seuil La 4d</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Filatova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Colloque sur les Sources cohérentes et incohérentes UV, VUV et X : Applications et développements récents, 138, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006138014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575779v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONOX: a characterization tool for the X-UV range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M André</w:t>
+                <w:t xml:space="preserve">Non-destructive X-ray study of the interphases in Mo/Si and Mo/B4C/Si/B4C multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Avila</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R Delaunay</w:t>
+                <w:t xml:space="preserve">Marc Roulliay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 514 (1-2), pp.278-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179271v1</w:t>
+                <w:t xml:space="preserve">hal-00575779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the reactivity at a metal/silica interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MONOX: a characterization tool for the X-UV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Barchewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Benbalagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1931821⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2005047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288842v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spectroscopy study of electronic structure of laser-irradiated Au nanoparticles in a silica film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the reactivity at a metal/silica interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vickridge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1858877⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (20), pp.204105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1931821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141243v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLEX: a tunable monochromatic X-ray source in the 1–20keV energy range for metrology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Laporte</w:t>
+                <w:t xml:space="preserve">X-ray spectroscopy study of electronic structure of laser-irradiated Au nanoparticles in a silica film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamaignere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Morreeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.09.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97, 064306 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1858877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179258v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of wurtzite and zinc-blende AlN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOLEX: a tunable monochromatic X-ray source in the 1–20keV energy range for metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Martinez-Guerrero</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00390-7⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 516, pp.594-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000932v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface density enhancement of gold in silica film under laser irradiation at 355 nm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic structure of wurtzite and zinc-blende AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1777391⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, pp.351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00390-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00102652v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La/B4C small period multilayer interferential mirrors for the analysis of boron</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface density enhancement of gold in silica film under laser irradiation at 355 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Morreeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.793⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.591-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1777391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232846v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00102652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLEX : UNE SOURCE X MONOCHROMATIQUE ACCORDABLE ENTRE 1 ET 20 KEV POUR LA METROLOGIE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferreux</w:t>
+                <w:t xml:space="preserve">La/B4C small period multilayer interferential mirrors for the analysis of boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Michaelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Wiesmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Bureau National de Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (3), pp.203-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179262v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of x-ray line intensity emitted by a periodic structure under electron excitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">SOLEX : UNE SOURCE X MONOCHROMATIQUE ACCORDABLE ENTRE 1 ET 20 KEV POUR LA METROLOGIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pardo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Ferreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Bureau National de Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 122, pp.11-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903535v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions X K du manganèse: comparaison entre les spectres du métal et d'une source de 55Fe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Modulation of x-ray line intensity emitted by a periodic structure under electron excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Bureau National de Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (8), pp.1524 - 1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1502189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125727v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emissions X K du manganèse: comparaison entre les spectres du métal et d'une source de 55Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Martine Bé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Bureau National de Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F+ and F centers in α-Al2O3 by electron-induced x-ray emission spectroscopy and cathodoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88 (11), pp.6413-6417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1324697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId402"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13560,51 +13690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Temmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqiu Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassebi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rividi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boudouma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14030956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3447" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04653752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Schweizer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04540886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00500g" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3329" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7138" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03669863v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890526v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Dhawan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H Modi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139595" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Modi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Yadav" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Gupta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Bose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522004738" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Essani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krawiec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000088" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingye Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2019.1656356" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Szwedowski-Rammert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;nicke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Waldschl&#228;ger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105995" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzheng Zhuang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146968" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleshkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Zuev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polkovnikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salashchenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svechnikov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784220110201" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056;.&#1057;. &#1055;&#1083;&#1077;&#1096;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;.&#1070;. &#1047;&#1091;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1042;.&#1053;. &#1055;&#1086;&#1083;&#1082;&#1086;&#1074;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1053;.&#1053;. &#1057;&#1072;&#1083;&#1072;&#1097;&#1077;&#1085;&#1082;&#1086;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.&#1042;. &#1057;&#1074;&#1077;&#1095;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/JTF.2020.11.49977.135-20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013818" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620014877" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039927v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Berthy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01124" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520011741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Huang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Feng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10095-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepetit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02375696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Koshmak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128867" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.08.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalika Sinha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Gupta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6446" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargish Aneshwari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6445" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-S. Huang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-X. Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518009402" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Modi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Singh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6443" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923354v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshuai Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Qi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.09.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhawan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980553" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510687v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2017.03.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.043205" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923350v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kozhevnikov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007749" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630278v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.117101" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Cao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Loch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13222-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480541v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Yu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6116" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265630" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160287" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344717v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Principi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993293" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2573" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270612v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechao Xu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwu Wen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Guen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bridou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/085503" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238002v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Feng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/046503" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201311.S10601" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596480v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1293" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6093-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596486v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075132" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661047v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911119z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00557554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661057v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643271v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2010.506015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844561v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Berre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609090060" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844545v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamblin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008189" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844567v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jarrige" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035117" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480139v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008189" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946223v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575878v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hardouin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821379" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233235v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Filatova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575779v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179271v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avila" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barchewitz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benbalagh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delaunay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005047" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jarrige" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1931821" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141243v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bercegol" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaignere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morreeuw" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1858877" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179258v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laporte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000932v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00390-7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00102652v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Morreeuw" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Donohue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1777391" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232846v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michaelsen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiesmann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.793" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125727v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine B&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897822v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;mond" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques-Carmes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1324697" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Temmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boucly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqiu Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70118" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassebi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rividi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boudouma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.70033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hassebi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giglia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14030956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04653752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Schweizer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.106994" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04540886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00500g" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3329" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Qian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7138" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03669863v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Dhawan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H Modi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Modi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Yadav" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Gupta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Bose" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522004738" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Essani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Krawiec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jonnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Andr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.043508" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Polkonikov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Chkhalo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Pleshkov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146385" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingye Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2019.1656356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Szwedowski-Rammert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;nicke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Waldschl&#228;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gross" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.105995" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzheng Zhuang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pedetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.146968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1056;.&#1057;. &#1055;&#1083;&#1077;&#1096;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;.&#1070;. &#1047;&#1091;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1042;.&#1053;. &#1055;&#1086;&#1083;&#1082;&#1086;&#1074;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1053;.&#1053;. &#1057;&#1072;&#1083;&#1072;&#1097;&#1077;&#1085;&#1082;&#1086;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.&#1042;. &#1057;&#1074;&#1077;&#1095;&#1085;&#1080;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/JTF.2020.11.49977.135-20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleshkov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yu. Zuev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polkovnikov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salashchenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Svechnikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063784220110201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.013818" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620014877" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Berthy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01124" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577520011741" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16472" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Jia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Feng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Huang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10095-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepetit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02375696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Koshmak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128867" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02162011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.08.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994545v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalika Sinha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Gupta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6446" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargish Aneshwari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6445" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876424v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Wu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-S. Huang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-X. Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518009402" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Modi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Singh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6443" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.08.054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Yi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshuai Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Qi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.09.030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925865v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhawan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980553" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510687v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2017.03.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kozhevnikov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007749" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01630278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burcklen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.56.11.117101" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.043205" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaodong Cao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Loch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13222-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480541v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Yu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265630" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160287" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344717v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Principi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993293" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374375v3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robaut" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2573" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270612v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechao Xu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwu Wen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188789v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Guen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bridou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/8/085503" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Feng" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/1/4/046503" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100238v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andr&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201311.S10601" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596480v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1293" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642782v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1350" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642789v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-010-6093-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075132" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661047v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp911119z" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661057v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643271v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2010.506015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00557554v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Hu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844561v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauvin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Berre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927609090060" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844545v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamblin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Youssef" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008189" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844567v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jarrige" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.035117" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480139v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2008189" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946223v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575878v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hardouin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821379" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233235v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnelle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Filatova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575779v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roulliay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179271v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avila" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barchewitz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benbalagh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Delaunay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005047" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288842v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jarrige" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1931821" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141243v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bercegol" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaignere" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morreeuw" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1858877" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179258v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laporte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.09.031" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000932v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00390-7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00102652v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rullier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Morreeuw" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Donohue" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1777391" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232846v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michaelsen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiesmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.793" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125727v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine B&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897822v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnelle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;mond" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques-Carmes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1324697" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>