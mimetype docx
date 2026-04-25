--- v1 (2026-03-27)
+++ v2 (2026-04-25)
@@ -124,87 +124,59 @@
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Philippe Jourdan – Professor, Consultant, Author</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Philippe Jourdan</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Professor of Marketing and Strategy at IAE Paris-Est (Université Paris-Est Créteil) with over 25 years of academic and professional experience. Co-founder and CEO of Promise Consulting / Panel On The Web, a market research and consulting firm operating in France and internationally (notably Morocco, Mexico, China, UK).</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Internationally active, he has led consulting and academic projects in Europe, Asia, and Latin America, bridging research, teaching, and business practice.</w:t>
+        <w:t xml:space="preserve"> est professeur des universités à l’IAE Paris-Est (UPEC), spécialiste du marketing, de la stratégie et de la responsabilité sociétale des entreprises. Diplômé d’HEC, docteur, HDR et agrégé des universités, il consacre ses travaux à la valeur des marques, au comportement du consommateur, à la RSE, à la souveraineté économique et à la résilience organisationnelle. Directeur du parcours Ingénieurs d’affaires, il pilote cette formation en alternance dans le cadre de la Nouvelle Offre de Formation de l’IAE Paris-Est. Auteur de plusieurs ouvrages de référence, dont La RSE : Maîtriser, Comprendre, Agir aux éditions Ellipses, il développe une recherche à forte portée académique et opérationnelle. Auditeur de l’IHEDN, référent Défense et officier de réserve de la Marine nationale, il inscrit également sa réflexion dans une lecture stratégique des grands enjeux contemporains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -2978,772 +2950,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les clients de l'assurance face à la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du LAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Assurance Banque, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'utilisation opérationelle du capital de la marque : le lancement du M3 Power de Gillette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Concumer Research Asia Pacific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hyberadad, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les clients de l'assurance face à la crise</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles routes empruntent vos prospects pour se rapprocher de votre marque ? La démarche Reach Through Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du LAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Assurance Banque, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale des Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UDA/ADETEM, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment accroître la réponse aux études en ligne ? Une étude longitudinale des leviers de la réponse depuis un access panel ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AFM- SYNTEC dédiée aux échantillonnages en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelles routes empruntent vos prospects pour se rapprocher de votre marque ? La démarche Reach Through Media</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“How to optimize communications: an approach based on the online identification of touch points in the automobile sector”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du congrès annuel international de l’ESOMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to optimize communications : an approach based on the online identification of touch points in the automobile sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acte du Congrès annuel international de l'ESOMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESOMAR, 2008, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creation and Validation of an Advertising Scale Based on Individual Perception of the Informational or Emotional Intent of the Ad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sous la direction de Eric J. Arnould et Linda M. Scott, 2008, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ALTICIADES : apprendre autrement en IUT Techniques de Commercialisation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arlotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès International de l'Académie de l'Entrepreneuriat - Innovation et évolution des pratiques entrepreneuriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les concours à la création d’entreprise, une nouvelle perspective pédagogique pour l’entrepreneuriat ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Arlotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès International de l’Académie de l’Entrepreneuriat : Innovations et Evolutions des Pratiques Entrepreneuriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sherbrooke, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes en ligne : de l'ère des technologies à celle des méthodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale des Etudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UDA/ADETEM, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">, UDA/ADETEM, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Luc Wise</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes en ligne : de l'ère des technologies à celle des méthodologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès annuel international de l’ESOMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">1ère Journée nationale des études organisée conjointement par l'UDA et l'ADETEM.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, France. pp.CD ROM + site web</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...391 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalizing TM : optimization of the strategic and tactical choices that characterizes the launch of a key product - Gillette's M3Power case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3759,195 +3800,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment utiliser le capital de marque pour optimiser les choix stratégiques et tactiques dans la gestion de son portefeuille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission études de l'UDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132462v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00132466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contradiction comme outil d'aide à la réflexion stratégique prospective</w:t>
               </w:r>
@@ -4186,50 +4158,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00101628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“An exploratory study of the non-participation to the surveys using Online Access Panels”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Arlotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque International : Symposium on Applications and the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Freins et performances de l’entrepreneuriat dans les entreprises innovantes: une étude exploratoire”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4238,139 +4292,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de l’Académie de l’Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264564v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03264501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“An exploratory study of the non-participation in the online surveys using access panels”.- Actes du congrès international de l’ESOMAR : Worldwide Panel Research.</w:t>
               </w:r>
@@ -5869,51 +5841,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5985,50 +5957,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 12 - Les analyses de régression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisa Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marketing Research : Méthodes de recherche et d’études en marketing (2ème édition) Coordonné par Eva Delacroix, Alain Jolibert, Élisa Monnot, Philippe Jourdan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD; Dunod, pp.357-398, 2021, Management Sup, 9782100792993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.delac.2021.01.0357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le marketing entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pacitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6041,73 +6130,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre: une introduction à l'entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-8041-9242-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Big Data signifie-t-il le Big Bang des études de marketing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6127,73 +6216,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Kawa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marketing augmenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE BIG DATA SIGNIFIE-T-IL LE « BIG BANG » DES ETUDES MARKETING ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6203,96 +6292,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pacitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique de l'ADETEM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marketing augmenté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Kawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-36778-074-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Stratégies de consommation et plaisirs à consommer : quelles implications pour le marketing ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6312,271 +6401,271 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Kawa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Marketing est mort, vive le marketing !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Kawa, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concours pédagogique à la création d'entreprises innovantes : l'exemple de Challenge Projets d'Entreprendre de TELECOM et Management SudParis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrepreneuriat francophone : évolution et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.127-137, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRP (Gross Rating Point) et Internet : une transposition sans risques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echantillonnage et méthodes d'enquêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp. 290-296, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société UPS : un cas de marketing direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marketing : questions, exercices et cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, collection Gestion, pp.323-340, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6586,167 +6675,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment optimiser des choix stratégiques et tactiques dans un contexte de lancement de produit majeur ? Le cas M3 POWER DE GILETTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand equity : a conceptual model of the effects of experience and search products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6814,51 +6903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D64F01B5"/>
+    <w:nsid w:val="DAAC4856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7045,51 +7134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103205594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pacitto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourdan&#171;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arlotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.055.0291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jourdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flender" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Motquin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Solca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Ponthaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arlotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolibert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-kawa.com/marketing-digital/133-le-marketing-augmente.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Matthieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103205594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pacitto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourdan&#171;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arlotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.055.0291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jourdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flender" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Motquin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Solca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Ponthaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arlotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolibert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Monnot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.delac.2021.01.0357" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-kawa.com/marketing-digital/133-le-marketing-augmente.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Matthieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>