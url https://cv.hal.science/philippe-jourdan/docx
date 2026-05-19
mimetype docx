--- v2 (2026-04-25)
+++ v3 (2026-05-19)
@@ -371,766 +371,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point de vue : la culture est-elle explicative des différences de dynamisme entrepreneurial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La culture est-elle explicative des différences de dynamisme entrepreneurial ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pacitto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 34 (5), pp.257 - 273. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, p257-273, p257-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La globalisation de la distribution peut-elle s’affranchir des particularités régionales ? Une étude de la pénétration sur le marché mondial de la beauté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pacitto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 7-18 (259), p. 7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue : la culture est-elle explicative des différences de dynamisme entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pacitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan«</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pacitto</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, p257-273, p257-273</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 34 (5), pp.257 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.345.0257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes de formation à l'entrepreneuriat sont-ils réellement utiles ? Le cas des concours pédagogiques de création d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Arlotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012,   (55), pp.291-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.055.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« How to emerge from the crisis and crisis : lessons learned from a European survey »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pacitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, p. 105-116 (7), p. 105-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Emerge from the crisis : Lessons learned from a European Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pacitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Soparnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.vol 5, no.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le capital marque : en quoi la catégorie de produit influence-t-elle le rôle de la marque dans le choix du produit ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, p. 7-18 (259), p. 7-18</w:t>
+              <w:t xml:space="preserve">, 2008, p. 25-42, p. 25-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...353 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment accroître la réponse aux études en ligne ? Une étude longitudinale des leviers de la réponse depuis un access panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 220, pp.45-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134327v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03264436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tendance à regretter du consommateur</w:t>
               </w:r>
@@ -2352,51 +2352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures nationales et actions entrepreneuriales : une nouvelle perspective pour la recherche en entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pacitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arlotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,165 +2812,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment la publicité télévisée renforce-t-elle le capital de marque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème édition de l'université d'été du SNPTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syndicat National de la Publicité Télévisée, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“An example of operational use of brand equity: The launch of the M3Power by Gillette”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research: Asia Pacific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264459v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01134647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clients de l'assurance face à la crise</w:t>
               </w:r>
@@ -3088,247 +3088,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“How to optimize communications: an approach based on the online identification of touch points in the automobile sector”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du congrès annuel international de l’ESOMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles routes empruntent vos prospects pour se rapprocher de votre marque ? La démarche Reach Through Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale des Etudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UDA/ADETEM, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment accroître la réponse aux études en ligne ? Une étude longitudinale des leviers de la réponse depuis un access panel ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AFM- SYNTEC dédiée aux échantillonnages en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264618v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03264473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize communications : an approach based on the online identification of touch points in the automobile sector</w:t>
               </w:r>
@@ -3547,51 +3547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les concours à la création d’entreprise, une nouvelle perspective pédagogique pour l’entrepreneuriat ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arlotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de l’Académie de l’Entrepreneuriat : Innovations et Evolutions des Pratiques Entrepreneuriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Sherbrooke, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3610,316 +3610,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etudes en ligne : de l'ère des technologies à celle des méthodologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée nationale des études organisée conjointement par l'UDA et l'ADETEM.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, France. pp.CD ROM + site web</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalizing TM : optimization of the strategic and tactical choices that characterizes the launch of a key product - Gillette's M3Power case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien de Ponthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESOMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment utiliser le capital de marque pour optimiser les choix stratégiques et tactiques dans la gestion de son portefeuille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission études de l'UDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etudes en ligne : de l'ère des technologies à celle des méthodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale des Etudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UDA/ADETEM, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134694v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">halshs-00132462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contradiction comme outil d'aide à la réflexion stratégique prospective</w:t>
               </w:r>
@@ -4177,51 +4177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“An exploratory study of the non-participation to the surveys using Online Access Panels”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arlotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque International : Symposium on Applications and the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4259,51 +4259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Freins et performances de l’entrepreneuriat dans les entreprises innovantes: une étude exploratoire”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arlotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de l’Académie de l’Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4410,51 +4410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les concours à la création d’entreprise, une nouvelle perspective pédagogique pour l’entrepreneuriat ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Arlotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AIREPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4831,165 +4831,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Measuring Brand Equity: proposal for conceptual and methodological improvements”</w:t>
+                <w:t xml:space="preserve">Measuring Brand Equity: proposal for conceptual and methodological improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, S. Broniarczyk et Kent Nakamoto, 2001, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">, sous la direction de Susan M. Broniarczyk et Kent Nakamoto, 2001, Austin, TX, United States. pp.290-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264505v1</w:t>
+                <w:t xml:space="preserve">hal-01134893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Brand Equity: proposal for conceptual and methodological improvements</w:t>
+                <w:t xml:space="preserve">“Measuring Brand Equity: proposal for conceptual and methodological improvements”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, sous la direction de Susan M. Broniarczyk et Kent Nakamoto, 2001, Austin, TX, United States. pp.290-298</w:t>
+              <w:t xml:space="preserve">, S. Broniarczyk et Kent Nakamoto, 2001, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134893v1</w:t>
+                <w:t xml:space="preserve">hal-03264505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search or Experience Products: an Empirical Investigation of Services, Durable and Non-Durable Goods</w:t>
               </w:r>
@@ -6683,151 +6683,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brand equity : a conceptual model of the effects of experience and search products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment optimiser des choix stratégiques et tactiques dans un contexte de lancement de produit majeur ? Le cas M3 POWER DE GILETTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189232v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6903,51 +6903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAAC4856"/>
+    <w:nsid w:val="6005E477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7134,51 +7134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103205594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pacitto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourdan&#171;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arlotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.055.0291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jourdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flender" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Motquin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Solca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Ponthaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arlotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132466v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134349v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolibert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Monnot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.delac.2021.01.0357" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-kawa.com/marketing-digital/133-le-marketing-augmente.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Matthieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103205594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourdan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pacitto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourdan&#171;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.345.0257" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arlotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.055.0291" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jourdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flender" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Motquin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Solca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fabiani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Ponthaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arlotto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Erner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolibert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Monnot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Monnot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.delac.2021.01.0357" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416086v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-kawa.com/marketing-digital/133-le-marketing-augmente.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Matthieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>