--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling FVM and FEM using coupling code with Code Saturne and Code ASTER</w:t>
+                <w:t xml:space="preserve">Phantom Domain Finite Element Method: A novel approach for heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Vesvard</w:t>
+                <w:t xml:space="preserve">Tianlong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
+                <w:t xml:space="preserve">Daniel Choï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications in Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.100237. </w:t>
+              <w:t xml:space="preserve">, 2025, 22, pp.100218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apples.2025.100237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apples.2025.100218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108776v1</w:t>
+                <w:t xml:space="preserve">hal-05055411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom Domain Finite Element Method: A novel approach for heterogeneous materials</w:t>
+                <w:t xml:space="preserve">Coupling FVM and FEM using coupling code with Code Saturne and Code ASTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianlong He</w:t>
+                <w:t xml:space="preserve">Dimitri Vesvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Choï</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications in Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22, pp.100218. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.100237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apples.2025.100218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apples.2025.100237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055411v1</w:t>
+                <w:t xml:space="preserve">hal-05108776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study on earthen sediment-based bricks with and without flax fibers: A finite element analysis</w:t>
               </w:r>
@@ -444,51 +444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of effective electrical conductivity of composite materials: a novel approach based on analysis of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Salnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Choï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -626,51 +626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On efficient and reliable stochastic generation of RVEs for analysis of composites within the framework of homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Salnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Choï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -847,51 +847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Salnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Choï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1121,51 +1121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Choï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Salnikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1229,51 +1229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Choï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Salnikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1337,51 +1337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Salnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Choï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karamian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1828,51 +1828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Choï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Karamian-Surville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Choï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Salnikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2300,51 +2300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vesvard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100237" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlong He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100218" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nacro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Salnikov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.07.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1086-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.10.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemaitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.03.076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campbell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108135v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Long He" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viwanou Hounkpati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlong He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian-Surville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cho&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100218" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vesvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apples.2025.100237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nacro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Salnikov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.07.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1086-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.10.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemaitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.03.076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karamian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campbell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108135v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lema&#238;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Long He" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viwanou Hounkpati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>