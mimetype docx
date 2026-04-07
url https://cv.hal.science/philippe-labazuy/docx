--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Labazuy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien adjoint (CNAP) : 50% OPGC ; 50% LMV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143486594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1838-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABAZUY Philippe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 01/07/1965 à Carcassonne (Aude, France)Vie maritale, 2 enfants (2001, 2003)Physicien adjoint Hors Classe, Echelon ExceptionnelOSU / Unité de recherche de rattachement	Observatoire de Physique du Globe de Clermont-Ferrand (OPGC)  /Laboratoire Magmas et Volcans (LMV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1991- Thèse de doctorat d’université, Université de Clermont-Ferrand II, France“Instabilités au cours de l’évolution d’un édifice volcanique, en domaine intraplaque océanique : le Piton de la Fournaise (Ile de la Réunion). Approche pluridisciplinaire à partir des données de campagnes marines”, directeur : J.F. Lénat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistiques publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URL (page personnelle, site internet du laboratoire) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lmv.uca.fr/labazuy-philippe/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indices bibliographiques (au 08 janvier 2025) :•	Web of Science (ResearcherID: H-1838-2012) : 	H-index = 26; 	56 publications;   1471 citations 		•	Scopus (Scopus Author ID: 6602673938) :          H-index = 26;   62 publications;  1866 citations 	•	Google Scholar:                                                       H-index = 32; 	2854 citations</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=OzBX4LYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quelques lignes...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volcanologue-Géophysicien au Laboratoire Magmas et Volcans (Observatoire de Physique du Globe de Clermont-Ferrand,   Université Clermont Auvergne, IRD et CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l’OPGC de 2011 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l’EAVUC (Equipe Amicale de Volcanologie de l'Université de Clermont-Ferrand), depuis 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de nombreux projets scientifiques innovants et de développements technologiques d’observation et de des volcans actifs : infrarouge thermique satellitaire, drones, imagerie géophysique profonde, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche actuelles : étude de la structure interne des volcans, dynamique éruptive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage de l’axe de recherche de l'Université Clermont Auvergne (UCA) sur les ressources hydrogéologiques souterraines en domaine volcanique, dont la Chaîne des Puys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert-représentant de l’UCA au sein de différentes commissions en lien avec la préservation et la gestion de la ressource en eau : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de surveillance de l’impluvium de Volvic, Projet de Territoire pour la Gestion de l’Eau (PTGE) Allier Aval, deux études HMUC (Hommes-Milieux-UCA-Climat), (i) sur le Bassin de l’Allier, et (ii) sur la Chaine des Puys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes et faits marquants de carrière</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2023 : 	Promotion Physicien Adjoint Hors Classe,  Echelon Exceptionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2022-2023 : Porteur du projet pédagogique GAIA (Géosciences Autrement, Immersives, Augmentées), lauréat de l’AO ‘Soutien à la Transformation Pédagogique’, programme Learn’in Auvergne (LIA) du I-Site CAP20-25.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2022 : 	Obtention de la prime individuelle C3 du RIPEC (motif : activité scientifique) – durée de 3 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2021-pres. : 	Expert-représentant de l’UCA au sein du Comité Territoire du Plan de Territoire de Gestion de l’Eau – Bassin Allier Aval (PTGE-AA), nommé par le préfet de Région Auvergne Rhône-Alpes.•  2020- :	Représentant du CNRS à l’Executive Board et au Consortium Board du Thematic Core Service ‘Volcano Observation’ de l’IR européenne EPOS (European Plate Observing System).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2020 : 	Lauréat du Prix d’Excellence Pédagogique du projet I-site CAP20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2018-2023 : Responsable du projet FEDER Auvergne CAPRICE (1.35 M€ ; financements FEDER, AELB et UCA).•  2018-2021 : PI (pour l’Université Clermont Auvergne et l’OPGC) du projet INFRAIA-H2020 EUROVOLC (European Network of Observatories and Research Infrastructures for Volcanology)•  2018-2021 : Porteur du projet pédagogique GéolVir3D (géologie virtuelle pour l’enseignement des Géosciences), programme Learn’in Auvergne (LIA) du I-Site CAP20-25.•  2015-2019 : Responsable OPGC de la coordination du TCS ‘Volcano Observation’ au sein du projet EPOS-IP (représentant/contact OPGC et Task leader du volet ‘Remote sensing’)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2014 :	Promotion Physicien adjoint Hors Classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2013- pres. : 	Membre du comité de pilotage du Service National des Observation en Volcanologie (SNOV, INSU).•  2012-2018 : Responsable des activités d’observation Terre-Solide de l’OPGC (Services d’Observation INSU-CNRS de l’OPGC dédiés à l’observation de l’activité volcanique par télédétection spatiale et sol)•  2011-2018 : Directeur adjoint de l’OPGC (direction : P. Bachèlery, 2010-2017, Nathalie Huret, 2018- )•  2010-2015 : Co-responsable du projet TOMUVOL (Tomographie des volcans par les muons atmosphériques)•  2006-2012 :	Responsable du Service d'Observation HOTVOLC de l'OPGC, « Suivi de l’activité volcanique par télédétection spatiale infrarouge ». Création du service, Pilotage scientifique•  2006-2010 :	Responsable du Thème « Risques Naturels » au sein du GDR « MSG-ATR » (Météosat Seconde Génération - Acquisition Temps Réel).•  2005-2015 : Responsable du Service d’Observation de Gravimétrie Absolue de l’OPGC (SNO Gravimétrie).•  2000-2006 : Responsable SO « Réseaux sismo Auvergne-Charentes » (RAP-RéNaSS-Sismo des Ecoles), OPGC.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2001 : 	Physicien adjoint classe normale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  1997-2000 :	Responsable de la banque de données volcanologiques du Centre de Rech. Volc. (CRV), ex-PIRPSEV.•  1994-1997 : Responsable CTIV (Centre de Télétransmission des Informations en Volcanologie), Garchy (CRV).-&amp;gt; 1993 : 	Recrutement Physicien-adjoint 2ème classe, à l’Observatoire de Physique du Globe de Clermont, au sein du Laboratoire Magmas et Volcans, Université de Clermont II. 11•  1991-1992 : Formateur au Risque Majeur et à la protection de l'Environnement (R.M.E.), spécialité : approche du risque volcanique (Académie de la Réunion).*-&amp;gt; 1991-1992 : Service National au titre de l'Aide Technique, à l'Observatoire Volcanologique du Piton de la Fournaise (La Réunion, Institut de Physique du Globe de Paris). *•  1989-1990 : Moniteur d'enseignement supérieur, secteur &amp;quot;Sciences de la Terre et de l'Univers&amp;quot; au Centre d'Initiation de l'Enseignement Supérieur de Lyon.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt; 1988-1991 : Thèse de Doctorat d'Université (Université de Clermont-Ferrand II), directeur : J.-F. Lénat.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magmatic pathways and subsurface structures from repeated UAV magnetic prospecting at Piton de la Fournaise volcano, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-025-02300-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based hazard assessment of Mt Hasan Stratovolcano, Central Anatolia, Türkiye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caner Diker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.37. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-025-01818-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and service management of the EPOS Volcano Observations Thematic Core Service by the European volcanological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Indovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ríkey Júlíusdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01780-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les volcans sur écoute : mise en oeuvre d’un système de surveillance à grande distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration tertiaire et quaternaire du Plateau des Dômes (Chaîne des Puys, Massif central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-potential dataset for mapping groundwater flow patterns in the Chaîne des Puys (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109533. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated multidisciplinary European volcano infrastructure: from the conception to the implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristín S Vogfjörd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.DM320. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-8794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS observations of infrasound and acoustic-gravity waves produced by the January 2022 volcanic eruption of Hunga, Tonga: A global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 591, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-eruption evolution of maar lakes and potential instability: The Lake Pavin case study, French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.107663. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.894. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13050894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Study of the Impacts of the 1600 CE Huaynaputina Eruption and a Project for Geosites and Geo-touristic Attractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-021-00577-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Method Geophysical Survey of Caesar’s Military System at the Battle of Gergovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for 3D reconstruction of volcanic bomb trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-1372-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pareilh-Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.114084. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoscientists in the sky: Unmanned Aerial Vehicles for Geohazard response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.1285-1321. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity tomography and time-domain induced polarization field investigations of geothermal areas at Krafla, Iceland: comparison to borehole and laboratory frequency-domain electrical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Byrdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vandemeulebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.1469-1489. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian joint muographic and gravimetric inversion applied to volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Carloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.2179-2194. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D electrical imaging of the inner structure of a complex lava dome, Puy de Dôme volcano (French Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 373, pp. 97-107. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conductivity and induced polarization investigations at Krafla volcano, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soueid Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 368, pp.73-90. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Sarcoui volcano (Chaîne des Puys, Massif Central, France), a case study for monogenetic trachytic lava domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pilleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345, pp.125-141. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical imaging of the inner structure of a lava dome and its environment through gravimetry and magnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.88 - 99. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.7290-7307. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01270741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved space borne detection of volcanic ash for real-time monitoring using 3-Band method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.25-45. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical insights into the internal dynamics of debris avalanches. A case study: The Socompa avalanche, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2282-2300. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Puy de Dˆome volcano: cross-comparison of geophysical models (ERT, gravimetry, muon imaging)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-47-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional derivation of self-potential/elevation gradient (Ce) maps - swirl procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.275-282. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2012061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Multispectral Sensors Help Track Explosive Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (37), pp.321 - 322. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013EO370001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a muon radiography of the Puy de Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-55-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la roche mise en oeuvre pour la construction du temple de Mercure, au sommet du Puy de Dôme, élucidée, et les implications archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air shower simulation for background estimation in muon tomography of volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-11-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lava discharge during Etna's January 2011 fire fountain tracked using MSG-SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (4), pp.787-793. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0572-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanological evolution and caldera forming eruptions of Mt. Nemrut (Eastern Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evren Çubukçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkun Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STcorr: An IDL code for image based normalization of lapse rate and illumination effects on nighttime TIR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A year of lava fountaining at Etna: Volumes from SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. del Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.L06305. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjafjallajökull ash concentrations derived from both lidar and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Winiarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.D00U14. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD015755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time monitoring of the April-May 2010 Eyjafjallajökull ash cloud: an example of a web-based, satellite data-driven, reporting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1-4), pp.262-272. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quennehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unloading foam model to constrain Etna's 11-13 January 2011 lava fountaining episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B11207. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide-generated tsunamis at Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F4), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Nemrut caldera (Eastern Anatolia, Turkey) and associated hydrothermal fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cubukcu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 174 (4), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and collapse of the Reunion Island volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (6), pp.717-742. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-007-0163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association of hydrogeologists, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and hydrogeochemical data to explore the functioning of a volcanic watershed in a crystalline basement context: the Veyre watershed (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH World groundwater congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-gas sensor for environmental gases: towards miniaturization with mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensing and Detection VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.129990J, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04760449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of a multi-gas sensor for environmental gases based on mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2023 - Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10232100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04758535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society of Exploration Geophysics, Sep 2023, Fitzroy Island, Australia. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures actives et état thermique du Piton de la Fournaise révélés par mesures magnétiques et IR aéroportées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, surveillance et alerte temps réel de l'activité des volcans par télédétection des points chauds et des panaches de cendres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cacault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent enhancements of the Volcanic Information System (VIS): An infrasound-based long-range Volcanic Eruption Notification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Gheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU24 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological modelling in a volcanic environment with a combined geophysics - geomorphology approach: The case study of the Cheire de Côme (Puy de Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été OZCAR: Observatoire de la Zone Critique: Applications et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelonnette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données archéologiques sur l’occupation du sol durant l’Antiquité de la Narse de la Sauvetat (63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon François-Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareilh-Peyrou Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de l’Archéologie (Auvergne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of a volcano selected as a reference experimental site for structure imaging using muography and standard geophysical methods: the Puy de Dôme (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 2013 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc des Sources, square de l’Hôpital et square Général-Leclerc. Recherches sur les structures thermales antiques et leur environnement géologique (Vichy, Allier, Auvergne-Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de sondages et d'analyses, Le Kilian et les carrières anciennes de trachyte dans la Chaîne des Puys (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Labazuy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien adjoint (CNAP) : 50% OPGC ; 50% LMV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143486594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1838-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABAZUY Philippe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 01/07/1965 à Carcassonne (Aude, France)Vie maritale, 2 enfants (2001, 2003)Physicien adjoint Hors Classe, Echelon ExceptionnelOSU / Unité de recherche de rattachement	Observatoire de Physique du Globe de Clermont-Ferrand (OPGC)  /Laboratoire Magmas et Volcans (LMV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1991- Thèse de doctorat d’université, Université de Clermont-Ferrand II, France“Instabilités au cours de l’évolution d’un édifice volcanique, en domaine intraplaque océanique : le Piton de la Fournaise (Ile de la Réunion). Approche pluridisciplinaire à partir des données de campagnes marines”, directeur : J.F. Lénat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistiques publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URL (page personnelle, site internet du laboratoire) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lmv.uca.fr/labazuy-philippe/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indices bibliographiques (au 08 janvier 2025) :•	Web of Science (ResearcherID: H-1838-2012) : 	H-index = 26; 	56 publications;   1471 citations 		•	Scopus (Scopus Author ID: 6602673938) :          H-index = 26;   62 publications;  1866 citations 	•	Google Scholar:                                                       H-index = 32; 	2854 citations</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=OzBX4LYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quelques lignes...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volcanologue-Géophysicien au Laboratoire Magmas et Volcans (Observatoire de Physique du Globe de Clermont-Ferrand,   Université Clermont Auvergne, IRD et CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l’OPGC de 2011 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l’EAVUC (Equipe Amicale de Volcanologie de l'Université de Clermont-Ferrand), depuis 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de nombreux projets scientifiques innovants et de développements technologiques d’observation et de des volcans actifs : infrarouge thermique satellitaire, drones, imagerie géophysique profonde, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche actuelles : étude de la structure interne des volcans, dynamique éruptive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage de l’axe de recherche de l'Université Clermont Auvergne (UCA) sur les ressources hydrogéologiques souterraines en domaine volcanique, dont la Chaîne des Puys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert-représentant de l’UCA au sein de différentes commissions en lien avec la préservation et la gestion de la ressource en eau : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de surveillance de l’impluvium de Volvic, Projet de Territoire pour la Gestion de l’Eau (PTGE) Allier Aval, deux études HMUC (Hommes-Milieux-UCA-Climat), (i) sur le Bassin de l’Allier, et (ii) sur la Chaine des Puys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes et faits marquants de carrière</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2023 : 	Promotion Physicien Adjoint Hors Classe,  Echelon Exceptionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2022-2023 : Porteur du projet pédagogique GAIA (Géosciences Autrement, Immersives, Augmentées), lauréat de l’AO ‘Soutien à la Transformation Pédagogique’, programme Learn’in Auvergne (LIA) du I-Site CAP20-25.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2022 : 	Obtention de la prime individuelle C3 du RIPEC (motif : activité scientifique) – durée de 3 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2021-pres. : 	Expert-représentant de l’UCA au sein du Comité Territoire du Plan de Territoire de Gestion de l’Eau – Bassin Allier Aval (PTGE-AA), nommé par le préfet de Région Auvergne Rhône-Alpes.•  2020- :	Représentant du CNRS à l’Executive Board et au Consortium Board du Thematic Core Service ‘Volcano Observation’ de l’IR européenne EPOS (European Plate Observing System).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2020 : 	Lauréat du Prix d’Excellence Pédagogique du projet I-site CAP20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2018-2023 : Responsable du projet FEDER Auvergne CAPRICE (1.35 M€ ; financements FEDER, AELB et UCA).•  2018-2021 : PI (pour l’Université Clermont Auvergne et l’OPGC) du projet INFRAIA-H2020 EUROVOLC (European Network of Observatories and Research Infrastructures for Volcanology)•  2018-2021 : Porteur du projet pédagogique GéolVir3D (géologie virtuelle pour l’enseignement des Géosciences), programme Learn’in Auvergne (LIA) du I-Site CAP20-25.•  2015-2019 : Responsable OPGC de la coordination du TCS ‘Volcano Observation’ au sein du projet EPOS-IP (représentant/contact OPGC et Task leader du volet ‘Remote sensing’)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2014 :	Promotion Physicien adjoint Hors Classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2013- pres. : 	Membre du comité de pilotage du Service National des Observation en Volcanologie (SNOV, INSU).•  2012-2018 : Responsable des activités d’observation Terre-Solide de l’OPGC (Services d’Observation INSU-CNRS de l’OPGC dédiés à l’observation de l’activité volcanique par télédétection spatiale et sol)•  2011-2018 : Directeur adjoint de l’OPGC (direction : P. Bachèlery, 2010-2017, Nathalie Huret, 2018- )•  2010-2015 : Co-responsable du projet TOMUVOL (Tomographie des volcans par les muons atmosphériques)•  2006-2012 :	Responsable du Service d'Observation HOTVOLC de l'OPGC, « Suivi de l’activité volcanique par télédétection spatiale infrarouge ». Création du service, Pilotage scientifique•  2006-2010 :	Responsable du Thème « Risques Naturels » au sein du GDR « MSG-ATR » (Météosat Seconde Génération - Acquisition Temps Réel).•  2005-2015 : Responsable du Service d’Observation de Gravimétrie Absolue de l’OPGC (SNO Gravimétrie).•  2000-2006 : Responsable SO « Réseaux sismo Auvergne-Charentes » (RAP-RéNaSS-Sismo des Ecoles), OPGC.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2001 : 	Physicien adjoint classe normale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  1997-2000 :	Responsable de la banque de données volcanologiques du Centre de Rech. Volc. (CRV), ex-PIRPSEV.•  1994-1997 : Responsable CTIV (Centre de Télétransmission des Informations en Volcanologie), Garchy (CRV).-&amp;gt; 1993 : 	Recrutement Physicien-adjoint 2ème classe, à l’Observatoire de Physique du Globe de Clermont, au sein du Laboratoire Magmas et Volcans, Université de Clermont II. 11•  1991-1992 : Formateur au Risque Majeur et à la protection de l'Environnement (R.M.E.), spécialité : approche du risque volcanique (Académie de la Réunion).*-&amp;gt; 1991-1992 : Service National au titre de l'Aide Technique, à l'Observatoire Volcanologique du Piton de la Fournaise (La Réunion, Institut de Physique du Globe de Paris). *•  1989-1990 : Moniteur d'enseignement supérieur, secteur &amp;quot;Sciences de la Terre et de l'Univers&amp;quot; au Centre d'Initiation de l'Enseignement Supérieur de Lyon.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt; 1988-1991 : Thèse de Doctorat d'Université (Université de Clermont-Ferrand II), directeur : J.-F. Lénat.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based hazard assessment of Mt Hasan Stratovolcano, Central Anatolia, Türkiye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caner Diker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.37. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-025-01818-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magmatic pathways and subsurface structures from repeated UAV magnetic prospecting at Piton de la Fournaise volcano, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-025-02300-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and service management of the EPOS Volcano Observations Thematic Core Service by the European volcanological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Indovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ríkey Júlíusdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01780-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les volcans sur écoute : mise en oeuvre d’un système de surveillance à grande distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration tertiaire et quaternaire du Plateau des Dômes (Chaîne des Puys, Massif central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-potential dataset for mapping groundwater flow patterns in the Chaîne des Puys (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109533. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS observations of infrasound and acoustic-gravity waves produced by the January 2022 volcanic eruption of Hunga, Tonga: A global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 591, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated multidisciplinary European volcano infrastructure: from the conception to the implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristín S Vogfjörd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.DM320. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-8794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-eruption evolution of maar lakes and potential instability: The Lake Pavin case study, French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.107663. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.894. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13050894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Study of the Impacts of the 1600 CE Huaynaputina Eruption and a Project for Geosites and Geo-touristic Attractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-021-00577-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Method Geophysical Survey of Caesar’s Military System at the Battle of Gergovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoscientists in the sky: Unmanned Aerial Vehicles for Geohazard response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.1285-1321. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for 3D reconstruction of volcanic bomb trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-1372-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pareilh-Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.114084. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D electrical imaging of the inner structure of a complex lava dome, Puy de Dôme volcano (French Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 373, pp. 97-107. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity tomography and time-domain induced polarization field investigations of geothermal areas at Krafla, Iceland: comparison to borehole and laboratory frequency-domain electrical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Byrdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vandemeulebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.1469-1489. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian joint muographic and gravimetric inversion applied to volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Carloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.2179-2194. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conductivity and induced polarization investigations at Krafla volcano, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soueid Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 368, pp.73-90. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Sarcoui volcano (Chaîne des Puys, Massif Central, France), a case study for monogenetic trachytic lava domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pilleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345, pp.125-141. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical imaging of the inner structure of a lava dome and its environment through gravimetry and magnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.88 - 99. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.7290-7307. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01270741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved space borne detection of volcanic ash for real-time monitoring using 3-Band method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.25-45. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical insights into the internal dynamics of debris avalanches. A case study: The Socompa avalanche, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2282-2300. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional derivation of self-potential/elevation gradient (Ce) maps - swirl procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.275-282. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2012061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Multispectral Sensors Help Track Explosive Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (37), pp.321 - 322. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013EO370001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a muon radiography of the Puy de Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-55-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Puy de Dˆome volcano: cross-comparison of geophysical models (ERT, gravimetry, muon imaging)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-47-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la roche mise en oeuvre pour la construction du temple de Mercure, au sommet du Puy de Dôme, élucidée, et les implications archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air shower simulation for background estimation in muon tomography of volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-11-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quennehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanological evolution and caldera forming eruptions of Mt. Nemrut (Eastern Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evren Çubukçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkun Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lava discharge during Etna's January 2011 fire fountain tracked using MSG-SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (4), pp.787-793. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0572-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STcorr: An IDL code for image based normalization of lapse rate and illumination effects on nighttime TIR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A year of lava fountaining at Etna: Volumes from SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. del Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.L06305. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjafjallajökull ash concentrations derived from both lidar and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Winiarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.D00U14. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD015755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time monitoring of the April-May 2010 Eyjafjallajökull ash cloud: an example of a web-based, satellite data-driven, reporting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1-4), pp.262-272. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unloading foam model to constrain Etna's 11-13 January 2011 lava fountaining episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B11207. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide-generated tsunamis at Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F4), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Nemrut caldera (Eastern Anatolia, Turkey) and associated hydrothermal fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cubukcu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 174 (4), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and collapse of the Reunion Island volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (6), pp.717-742. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-007-0163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-gas sensor for environmental gases: towards miniaturization with mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensing and Detection VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.129990J, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04760449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association of hydrogeologists, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and hydrogeochemical data to explore the functioning of a volcanic watershed in a crystalline basement context: the Veyre watershed (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH World groundwater congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of a multi-gas sensor for environmental gases based on mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2023 - Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10232100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04758535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society of Exploration Geophysics, Sep 2023, Fitzroy Island, Australia. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures actives et état thermique du Piton de la Fournaise révélés par mesures magnétiques et IR aéroportées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, surveillance et alerte temps réel de l'activité des volcans par télédétection des points chauds et des panaches de cendres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cacault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent enhancements of the Volcanic Information System (VIS): An infrasound-based long-range Volcanic Eruption Notification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Gheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU24 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological modelling in a volcanic environment with a combined geophysics - geomorphology approach: The case study of the Cheire de Côme (Puy de Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été OZCAR: Observatoire de la Zone Critique: Applications et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelonnette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données archéologiques sur l’occupation du sol durant l’Antiquité de la Narse de la Sauvetat (63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon François-Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareilh-Peyrou Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de l’Archéologie (Auvergne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of a volcano selected as a reference experimental site for structure imaging using muography and standard geophysical methods: the Puy de Dôme (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 2013 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc des Sources, square de l’Hôpital et square Général-Leclerc. Recherches sur les structures thermales antiques et leur environnement géologique (Vichy, Allier, Auvergne-Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de sondages et d'analyses, Le Kilian et les carrières anciennes de trachyte dans la Chaîne des Puys (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54BC4BDD"/>
+    <w:nsid w:val="E8871B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D3FEF84"/>
+    <w:nsid w:val="A8006DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-labazuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4518-3328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143486594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1838-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmv.uca.fr/labazuy-philippe/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=OzBX4LYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Aydar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Diker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01818-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Spampinato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Indovina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Geyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#237;key J&#250;l&#237;usd&#243;ttir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Reitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01780-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Negri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n S Vogfj&#246;rd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8794" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hupe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Listowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Garc&#233;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117639" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dumoulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107663" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8338" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Maurya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sigmundson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196499v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carloganu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leli&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz300" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soueid Ahmed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.11.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.01.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-47-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066823v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inan Ulusoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012061" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-55-2013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845516v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-11-2013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708871v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0572-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPQXK64V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evren &#199;ubuk&#231;u" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkun Ersoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W3GHSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784315v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.02.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW85WF27-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793981v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWW0TZR3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Royer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015755" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800055v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049673" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Salerno" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Spina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008407" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aydar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersoy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cubukcu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.02.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZSFKST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0163-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PTFM5FW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760449v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Constancias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Doron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016917" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04758535v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232100" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624216v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987536v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulenger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Gheri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hupe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18155" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925548v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361108v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Torrent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518412v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Besson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-labazuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4518-3328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143486594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1838-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmv.uca.fr/labazuy-philippe/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=OzBX4LYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Aydar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Diker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01818-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Spampinato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Indovina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Geyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#237;key J&#250;l&#237;usd&#243;ttir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Reitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01780-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Negri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hupe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Listowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Garc&#233;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117639" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n S Vogfj&#246;rd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dumoulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8338" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Maurya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sigmundson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz240" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carloganu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leli&#232;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soueid Ahmed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.11.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.01.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X42Q9W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inan Ulusoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-55-2013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-47-2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-11-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793870v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evren &#199;ubuk&#231;u" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkun Ersoy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W3GHSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0572-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPQXK64V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.02.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW85WF27-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793981v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappello" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWW0TZR3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643869v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Royer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015755" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049673" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682572v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Salerno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Spina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008407" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aydar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersoy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cubukcu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.02.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZSFKST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331718v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0163-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PTFM5FW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Constancias" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Doron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016917" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04758535v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232100" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624216v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987536v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulenger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Gheri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hupe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18155" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925548v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361108v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Torrent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518412v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Besson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>