--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Labazuy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien adjoint (CNAP) : 50% OPGC ; 50% LMV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143486594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1838-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABAZUY Philippe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 01/07/1965 à Carcassonne (Aude, France)Vie maritale, 2 enfants (2001, 2003)Physicien adjoint Hors Classe, Echelon ExceptionnelOSU / Unité de recherche de rattachement	Observatoire de Physique du Globe de Clermont-Ferrand (OPGC)  /Laboratoire Magmas et Volcans (LMV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1991- Thèse de doctorat d’université, Université de Clermont-Ferrand II, France“Instabilités au cours de l’évolution d’un édifice volcanique, en domaine intraplaque océanique : le Piton de la Fournaise (Ile de la Réunion). Approche pluridisciplinaire à partir des données de campagnes marines”, directeur : J.F. Lénat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistiques publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URL (page personnelle, site internet du laboratoire) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lmv.uca.fr/labazuy-philippe/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indices bibliographiques (au 08 janvier 2025) :•	Web of Science (ResearcherID: H-1838-2012) : 	H-index = 26; 	56 publications;   1471 citations 		•	Scopus (Scopus Author ID: 6602673938) :          H-index = 26;   62 publications;  1866 citations 	•	Google Scholar:                                                       H-index = 32; 	2854 citations</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=OzBX4LYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quelques lignes...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volcanologue-Géophysicien au Laboratoire Magmas et Volcans (Observatoire de Physique du Globe de Clermont-Ferrand,   Université Clermont Auvergne, IRD et CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l’OPGC de 2011 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l’EAVUC (Equipe Amicale de Volcanologie de l'Université de Clermont-Ferrand), depuis 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de nombreux projets scientifiques innovants et de développements technologiques d’observation et de des volcans actifs : infrarouge thermique satellitaire, drones, imagerie géophysique profonde, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche actuelles : étude de la structure interne des volcans, dynamique éruptive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage de l’axe de recherche de l'Université Clermont Auvergne (UCA) sur les ressources hydrogéologiques souterraines en domaine volcanique, dont la Chaîne des Puys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert-représentant de l’UCA au sein de différentes commissions en lien avec la préservation et la gestion de la ressource en eau : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de surveillance de l’impluvium de Volvic, Projet de Territoire pour la Gestion de l’Eau (PTGE) Allier Aval, deux études HMUC (Hommes-Milieux-UCA-Climat), (i) sur le Bassin de l’Allier, et (ii) sur la Chaine des Puys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes et faits marquants de carrière</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2023 : 	Promotion Physicien Adjoint Hors Classe,  Echelon Exceptionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2022-2023 : Porteur du projet pédagogique GAIA (Géosciences Autrement, Immersives, Augmentées), lauréat de l’AO ‘Soutien à la Transformation Pédagogique’, programme Learn’in Auvergne (LIA) du I-Site CAP20-25.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2022 : 	Obtention de la prime individuelle C3 du RIPEC (motif : activité scientifique) – durée de 3 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2021-pres. : 	Expert-représentant de l’UCA au sein du Comité Territoire du Plan de Territoire de Gestion de l’Eau – Bassin Allier Aval (PTGE-AA), nommé par le préfet de Région Auvergne Rhône-Alpes.•  2020- :	Représentant du CNRS à l’Executive Board et au Consortium Board du Thematic Core Service ‘Volcano Observation’ de l’IR européenne EPOS (European Plate Observing System).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2020 : 	Lauréat du Prix d’Excellence Pédagogique du projet I-site CAP20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2018-2023 : Responsable du projet FEDER Auvergne CAPRICE (1.35 M€ ; financements FEDER, AELB et UCA).•  2018-2021 : PI (pour l’Université Clermont Auvergne et l’OPGC) du projet INFRAIA-H2020 EUROVOLC (European Network of Observatories and Research Infrastructures for Volcanology)•  2018-2021 : Porteur du projet pédagogique GéolVir3D (géologie virtuelle pour l’enseignement des Géosciences), programme Learn’in Auvergne (LIA) du I-Site CAP20-25.•  2015-2019 : Responsable OPGC de la coordination du TCS ‘Volcano Observation’ au sein du projet EPOS-IP (représentant/contact OPGC et Task leader du volet ‘Remote sensing’)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2014 :	Promotion Physicien adjoint Hors Classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2013- pres. : 	Membre du comité de pilotage du Service National des Observation en Volcanologie (SNOV, INSU).•  2012-2018 : Responsable des activités d’observation Terre-Solide de l’OPGC (Services d’Observation INSU-CNRS de l’OPGC dédiés à l’observation de l’activité volcanique par télédétection spatiale et sol)•  2011-2018 : Directeur adjoint de l’OPGC (direction : P. Bachèlery, 2010-2017, Nathalie Huret, 2018- )•  2010-2015 : Co-responsable du projet TOMUVOL (Tomographie des volcans par les muons atmosphériques)•  2006-2012 :	Responsable du Service d'Observation HOTVOLC de l'OPGC, « Suivi de l’activité volcanique par télédétection spatiale infrarouge ». Création du service, Pilotage scientifique•  2006-2010 :	Responsable du Thème « Risques Naturels » au sein du GDR « MSG-ATR » (Météosat Seconde Génération - Acquisition Temps Réel).•  2005-2015 : Responsable du Service d’Observation de Gravimétrie Absolue de l’OPGC (SNO Gravimétrie).•  2000-2006 : Responsable SO « Réseaux sismo Auvergne-Charentes » (RAP-RéNaSS-Sismo des Ecoles), OPGC.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2001 : 	Physicien adjoint classe normale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  1997-2000 :	Responsable de la banque de données volcanologiques du Centre de Rech. Volc. (CRV), ex-PIRPSEV.•  1994-1997 : Responsable CTIV (Centre de Télétransmission des Informations en Volcanologie), Garchy (CRV).-&amp;gt; 1993 : 	Recrutement Physicien-adjoint 2ème classe, à l’Observatoire de Physique du Globe de Clermont, au sein du Laboratoire Magmas et Volcans, Université de Clermont II. 11•  1991-1992 : Formateur au Risque Majeur et à la protection de l'Environnement (R.M.E.), spécialité : approche du risque volcanique (Académie de la Réunion).*-&amp;gt; 1991-1992 : Service National au titre de l'Aide Technique, à l'Observatoire Volcanologique du Piton de la Fournaise (La Réunion, Institut de Physique du Globe de Paris). *•  1989-1990 : Moniteur d'enseignement supérieur, secteur &amp;quot;Sciences de la Terre et de l'Univers&amp;quot; au Centre d'Initiation de l'Enseignement Supérieur de Lyon.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt; 1988-1991 : Thèse de Doctorat d'Université (Université de Clermont-Ferrand II), directeur : J.-F. Lénat.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based hazard assessment of Mt Hasan Stratovolcano, Central Anatolia, Türkiye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caner Diker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.37. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-025-01818-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magmatic pathways and subsurface structures from repeated UAV magnetic prospecting at Piton de la Fournaise volcano, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-025-02300-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and service management of the EPOS Volcano Observations Thematic Core Service by the European volcanological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Indovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ríkey Júlíusdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01780-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les volcans sur écoute : mise en oeuvre d’un système de surveillance à grande distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration tertiaire et quaternaire du Plateau des Dômes (Chaîne des Puys, Massif central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-potential dataset for mapping groundwater flow patterns in the Chaîne des Puys (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109533. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS observations of infrasound and acoustic-gravity waves produced by the January 2022 volcanic eruption of Hunga, Tonga: A global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 591, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated multidisciplinary European volcano infrastructure: from the conception to the implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristín S Vogfjörd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.DM320. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-8794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-eruption evolution of maar lakes and potential instability: The Lake Pavin case study, French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.107663. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.894. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13050894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Study of the Impacts of the 1600 CE Huaynaputina Eruption and a Project for Geosites and Geo-touristic Attractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-021-00577-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Method Geophysical Survey of Caesar’s Military System at the Battle of Gergovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoscientists in the sky: Unmanned Aerial Vehicles for Geohazard response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.1285-1321. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for 3D reconstruction of volcanic bomb trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-1372-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pareilh-Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.114084. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D electrical imaging of the inner structure of a complex lava dome, Puy de Dôme volcano (French Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 373, pp. 97-107. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity tomography and time-domain induced polarization field investigations of geothermal areas at Krafla, Iceland: comparison to borehole and laboratory frequency-domain electrical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Byrdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vandemeulebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.1469-1489. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian joint muographic and gravimetric inversion applied to volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Carloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.2179-2194. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conductivity and induced polarization investigations at Krafla volcano, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soueid Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 368, pp.73-90. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Sarcoui volcano (Chaîne des Puys, Massif Central, France), a case study for monogenetic trachytic lava domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pilleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345, pp.125-141. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical imaging of the inner structure of a lava dome and its environment through gravimetry and magnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.88 - 99. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.7290-7307. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01270741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved space borne detection of volcanic ash for real-time monitoring using 3-Band method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.25-45. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical insights into the internal dynamics of debris avalanches. A case study: The Socompa avalanche, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2282-2300. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional derivation of self-potential/elevation gradient (Ce) maps - swirl procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.275-282. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2012061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Multispectral Sensors Help Track Explosive Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (37), pp.321 - 322. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013EO370001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a muon radiography of the Puy de Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-55-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Puy de Dˆome volcano: cross-comparison of geophysical models (ERT, gravimetry, muon imaging)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-47-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la roche mise en oeuvre pour la construction du temple de Mercure, au sommet du Puy de Dôme, élucidée, et les implications archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air shower simulation for background estimation in muon tomography of volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-11-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quennehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanological evolution and caldera forming eruptions of Mt. Nemrut (Eastern Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evren Çubukçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkun Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lava discharge during Etna's January 2011 fire fountain tracked using MSG-SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (4), pp.787-793. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0572-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STcorr: An IDL code for image based normalization of lapse rate and illumination effects on nighttime TIR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A year of lava fountaining at Etna: Volumes from SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. del Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.L06305. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjafjallajökull ash concentrations derived from both lidar and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Winiarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.D00U14. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD015755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time monitoring of the April-May 2010 Eyjafjallajökull ash cloud: an example of a web-based, satellite data-driven, reporting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1-4), pp.262-272. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unloading foam model to constrain Etna's 11-13 January 2011 lava fountaining episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B11207. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide-generated tsunamis at Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F4), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Nemrut caldera (Eastern Anatolia, Turkey) and associated hydrothermal fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cubukcu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 174 (4), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and collapse of the Reunion Island volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (6), pp.717-742. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-007-0163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-gas sensor for environmental gases: towards miniaturization with mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensing and Detection VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.129990J, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04760449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association of hydrogeologists, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and hydrogeochemical data to explore the functioning of a volcanic watershed in a crystalline basement context: the Veyre watershed (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH World groundwater congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of a multi-gas sensor for environmental gases based on mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2023 - Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10232100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04758535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society of Exploration Geophysics, Sep 2023, Fitzroy Island, Australia. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures actives et état thermique du Piton de la Fournaise révélés par mesures magnétiques et IR aéroportées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, surveillance et alerte temps réel de l'activité des volcans par télédétection des points chauds et des panaches de cendres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cacault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent enhancements of the Volcanic Information System (VIS): An infrasound-based long-range Volcanic Eruption Notification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Gheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU24 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological modelling in a volcanic environment with a combined geophysics - geomorphology approach: The case study of the Cheire de Côme (Puy de Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été OZCAR: Observatoire de la Zone Critique: Applications et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelonnette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données archéologiques sur l’occupation du sol durant l’Antiquité de la Narse de la Sauvetat (63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon François-Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareilh-Peyrou Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de l’Archéologie (Auvergne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of a volcano selected as a reference experimental site for structure imaging using muography and standard geophysical methods: the Puy de Dôme (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 2013 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc des Sources, square de l’Hôpital et square Général-Leclerc. Recherches sur les structures thermales antiques et leur environnement géologique (Vichy, Allier, Auvergne-Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de sondages et d'analyses, Le Kilian et les carrières anciennes de trachyte dans la Chaîne des Puys (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Labazuy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien adjoint (CNAP) : 50% OPGC ; 50% LMV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143486594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1838-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABAZUY Philippe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 01/07/1965 à Carcassonne (Aude, France)Vie maritale, 2 enfants (2001, 2003)Physicien adjoint Hors Classe, Echelon ExceptionnelOSU / Unité de recherche de rattachement	Observatoire de Physique du Globe de Clermont-Ferrand (OPGC)  /Laboratoire Magmas et Volcans (LMV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1991- Thèse de doctorat d’université, Université de Clermont-Ferrand II, France“Instabilités au cours de l’évolution d’un édifice volcanique, en domaine intraplaque océanique : le Piton de la Fournaise (Ile de la Réunion). Approche pluridisciplinaire à partir des données de campagnes marines”, directeur : J.F. Lénat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistiques publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URL (page personnelle, site internet du laboratoire) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lmv.uca.fr/labazuy-philippe/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indices bibliographiques (au 08 janvier 2025) :•	Web of Science (ResearcherID: H-1838-2012) : 	H-index = 26; 	56 publications;   1471 citations 		•	Scopus (Scopus Author ID: 6602673938) :          H-index = 26;   62 publications;  1866 citations 	•	Google Scholar:                                                       H-index = 32; 	2854 citations</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=OzBX4LYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quelques lignes...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volcanologue-Géophysicien au Laboratoire Magmas et Volcans (Observatoire de Physique du Globe de Clermont-Ferrand,   Université Clermont Auvergne, IRD et CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l’OPGC de 2011 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l’EAVUC (Equipe Amicale de Volcanologie de l'Université de Clermont-Ferrand), depuis 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de nombreux projets scientifiques innovants et de développements technologiques d’observation et de des volcans actifs : infrarouge thermique satellitaire, drones, imagerie géophysique profonde, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche actuelles : étude de la structure interne des volcans, dynamique éruptive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage de l’axe de recherche de l'Université Clermont Auvergne (UCA) sur les ressources hydrogéologiques souterraines en domaine volcanique, dont la Chaîne des Puys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert-représentant de l’UCA au sein de différentes commissions en lien avec la préservation et la gestion de la ressource en eau : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de surveillance de l’impluvium de Volvic, Projet de Territoire pour la Gestion de l’Eau (PTGE) Allier Aval, deux études HMUC (Hommes-Milieux-UCA-Climat), (i) sur le Bassin de l’Allier, et (ii) sur la Chaine des Puys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes et faits marquants de carrière</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2023 : 	Promotion Physicien Adjoint Hors Classe,  Echelon Exceptionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2022-2023 : Porteur du projet pédagogique GAIA (Géosciences Autrement, Immersives, Augmentées), lauréat de l’AO ‘Soutien à la Transformation Pédagogique’, programme Learn’in Auvergne (LIA) du I-Site CAP20-25.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2022 : 	Obtention de la prime individuelle C3 du RIPEC (motif : activité scientifique) – durée de 3 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2021-pres. : 	Expert-représentant de l’UCA au sein du Comité Territoire du Plan de Territoire de Gestion de l’Eau – Bassin Allier Aval (PTGE-AA), nommé par le préfet de Région Auvergne Rhône-Alpes.•  2020- :	Représentant du CNRS à l’Executive Board et au Consortium Board du Thematic Core Service ‘Volcano Observation’ de l’IR européenne EPOS (European Plate Observing System).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2020 : 	Lauréat du Prix d’Excellence Pédagogique du projet I-site CAP20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2018-2023 : Responsable du projet FEDER Auvergne CAPRICE (1.35 M€ ; financements FEDER, AELB et UCA).•  2018-2021 : PI (pour l’Université Clermont Auvergne et l’OPGC) du projet INFRAIA-H2020 EUROVOLC (European Network of Observatories and Research Infrastructures for Volcanology)•  2018-2021 : Porteur du projet pédagogique GéolVir3D (géologie virtuelle pour l’enseignement des Géosciences), programme Learn’in Auvergne (LIA) du I-Site CAP20-25.•  2015-2019 : Responsable OPGC de la coordination du TCS ‘Volcano Observation’ au sein du projet EPOS-IP (représentant/contact OPGC et Task leader du volet ‘Remote sensing’)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2014 :	Promotion Physicien adjoint Hors Classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2013- pres. : 	Membre du comité de pilotage du Service National des Observation en Volcanologie (SNOV, INSU).•  2012-2018 : Responsable des activités d’observation Terre-Solide de l’OPGC (Services d’Observation INSU-CNRS de l’OPGC dédiés à l’observation de l’activité volcanique par télédétection spatiale et sol)•  2011-2018 : Directeur adjoint de l’OPGC (direction : P. Bachèlery, 2010-2017, Nathalie Huret, 2018- )•  2010-2015 : Co-responsable du projet TOMUVOL (Tomographie des volcans par les muons atmosphériques)•  2006-2012 :	Responsable du Service d'Observation HOTVOLC de l'OPGC, « Suivi de l’activité volcanique par télédétection spatiale infrarouge ». Création du service, Pilotage scientifique•  2006-2010 :	Responsable du Thème « Risques Naturels » au sein du GDR « MSG-ATR » (Météosat Seconde Génération - Acquisition Temps Réel).•  2005-2015 : Responsable du Service d’Observation de Gravimétrie Absolue de l’OPGC (SNO Gravimétrie).•  2000-2006 : Responsable SO « Réseaux sismo Auvergne-Charentes » (RAP-RéNaSS-Sismo des Ecoles), OPGC.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2001 : 	Physicien adjoint classe normale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  1997-2000 :	Responsable de la banque de données volcanologiques du Centre de Rech. Volc. (CRV), ex-PIRPSEV.•  1994-1997 : Responsable CTIV (Centre de Télétransmission des Informations en Volcanologie), Garchy (CRV).-&amp;gt; 1993 : 	Recrutement Physicien-adjoint 2ème classe, à l’Observatoire de Physique du Globe de Clermont, au sein du Laboratoire Magmas et Volcans, Université de Clermont II. 11•  1991-1992 : Formateur au Risque Majeur et à la protection de l'Environnement (R.M.E.), spécialité : approche du risque volcanique (Académie de la Réunion).*-&amp;gt; 1991-1992 : Service National au titre de l'Aide Technique, à l'Observatoire Volcanologique du Piton de la Fournaise (La Réunion, Institut de Physique du Globe de Paris). *•  1989-1990 : Moniteur d'enseignement supérieur, secteur &amp;quot;Sciences de la Terre et de l'Univers&amp;quot; au Centre d'Initiation de l'Enseignement Supérieur de Lyon.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt; 1988-1991 : Thèse de Doctorat d'Université (Université de Clermont-Ferrand II), directeur : J.-F. Lénat.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based hazard assessment of Mt Hasan Stratovolcano, Central Anatolia, Türkiye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caner Diker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.37. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-025-01818-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magmatic pathways and subsurface structures from repeated UAV magnetic prospecting at Piton de la Fournaise volcano, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-025-02300-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and service management of the EPOS Volcano Observations Thematic Core Service by the European volcanological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Indovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ríkey Júlíusdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01780-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les volcans sur écoute : mise en oeuvre d’un système de surveillance à grande distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration tertiaire et quaternaire du Plateau des Dômes (Chaîne des Puys, Massif central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-potential dataset for mapping groundwater flow patterns in the Chaîne des Puys (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109533. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS observations of infrasound and acoustic-gravity waves produced by the January 2022 volcanic eruption of Hunga, Tonga: A global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 591, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated multidisciplinary European volcano infrastructure: from the conception to the implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristín S Vogfjörd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.DM320. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-8794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-eruption evolution of maar lakes and potential instability: The Lake Pavin case study, French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.107663. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.894. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13050894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Study of the Impacts of the 1600 CE Huaynaputina Eruption and a Project for Geosites and Geo-touristic Attractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-021-00577-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Method Geophysical Survey of Caesar’s Military System at the Battle of Gergovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoscientists in the sky: Unmanned Aerial Vehicles for Geohazard response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.1285-1321. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for 3D reconstruction of volcanic bomb trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-1372-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pareilh-Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.114084. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D electrical imaging of the inner structure of a complex lava dome, Puy de Dôme volcano (French Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 373, pp. 97-107. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity tomography and time-domain induced polarization field investigations of geothermal areas at Krafla, Iceland: comparison to borehole and laboratory frequency-domain electrical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Byrdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vandemeulebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.1469-1489. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian joint muographic and gravimetric inversion applied to volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Carloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.2179-2194. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conductivity and induced polarization investigations at Krafla volcano, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soueid Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 368, pp.73-90. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Sarcoui volcano (Chaîne des Puys, Massif Central, France), a case study for monogenetic trachytic lava domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pilleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345, pp.125-141. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical imaging of the inner structure of a lava dome and its environment through gravimetry and magnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.88 - 99. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.7290-7307. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01270741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved space borne detection of volcanic ash for real-time monitoring using 3-Band method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.25-45. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical insights into the internal dynamics of debris avalanches. A case study: The Socompa avalanche, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2282-2300. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional derivation of self-potential/elevation gradient (Ce) maps - swirl procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.275-282. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2012061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Multispectral Sensors Help Track Explosive Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (37), pp.321 - 322. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013EO370001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a muon radiography of the Puy de Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-55-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Puy de Dˆome volcano: cross-comparison of geophysical models (ERT, gravimetry, muon imaging)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-47-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la roche mise en oeuvre pour la construction du temple de Mercure, au sommet du Puy de Dôme, élucidée, et les implications archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air shower simulation for background estimation in muon tomography of volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-11-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quennehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanological evolution and caldera forming eruptions of Mt. Nemrut (Eastern Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evren Çubukçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkun Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lava discharge during Etna's January 2011 fire fountain tracked using MSG-SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (4), pp.787-793. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0572-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STcorr: An IDL code for image based normalization of lapse rate and illumination effects on nighttime TIR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A year of lava fountaining at Etna: Volumes from SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. del Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.L06305. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjafjallajökull ash concentrations derived from both lidar and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Winiarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.D00U14. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD015755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time monitoring of the April-May 2010 Eyjafjallajökull ash cloud: an example of a web-based, satellite data-driven, reporting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1-4), pp.262-272. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unloading foam model to constrain Etna's 11-13 January 2011 lava fountaining episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B11207. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide-generated tsunamis at Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F4), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Nemrut caldera (Eastern Anatolia, Turkey) and associated hydrothermal fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cubukcu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 174 (4), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and collapse of the Reunion Island volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (6), pp.717-742. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-007-0163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-gas sensor for environmental gases: towards miniaturization with mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensing and Detection VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.129990J, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04760449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association of hydrogeologists, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and hydrogeochemical data to explore the functioning of a volcanic watershed in a crystalline basement context: the Veyre watershed (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH World groundwater congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of a multi-gas sensor for environmental gases based on mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2023 - Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10232100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04758535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society of Exploration Geophysics, Sep 2023, Fitzroy Island, Australia. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures actives et état thermique du Piton de la Fournaise révélés par mesures magnétiques et IR aéroportées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, surveillance et alerte temps réel de l'activité des volcans par télédétection des points chauds et des panaches de cendres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cacault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent enhancements of the Volcanic Information System (VIS): An infrasound-based long-range Volcanic Eruption Notification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Gheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU24 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological modelling in a volcanic environment with a combined geophysics - geomorphology approach: The case study of the Cheire de Côme (Puy de Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été OZCAR: Observatoire de la Zone Critique: Applications et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelonnette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données archéologiques sur l’occupation du sol durant l’Antiquité de la Narse de la Sauvetat (63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon François-Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareilh-Peyrou Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de l’Archéologie (Auvergne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of a volcano selected as a reference experimental site for structure imaging using muography and standard geophysical methods: the Puy de Dôme (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 2013 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc des Sources, square de l’Hôpital et square Général-Leclerc. Recherches sur les structures thermales antiques et leur environnement géologique (Vichy, Allier, Auvergne-Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de sondages et d'analyses, Le Kilian et les carrières anciennes de trachyte dans la Chaîne des Puys (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8871B98"/>
+    <w:nsid w:val="D47250EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A8006DDA"/>
+    <w:nsid w:val="460F4E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-labazuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4518-3328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143486594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1838-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmv.uca.fr/labazuy-philippe/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=OzBX4LYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Aydar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Diker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01818-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Spampinato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Indovina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Geyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#237;key J&#250;l&#237;usd&#243;ttir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Reitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01780-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Negri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hupe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Listowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Garc&#233;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117639" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n S Vogfj&#246;rd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dumoulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8338" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Maurya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sigmundson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz240" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carloganu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leli&#232;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soueid Ahmed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.11.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.01.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X42Q9W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inan Ulusoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-55-2013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-47-2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-11-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793870v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evren &#199;ubuk&#231;u" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkun Ersoy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W3GHSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708871v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0572-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPQXK64V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.02.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW85WF27-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793981v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganci" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappello" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWW0TZR3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643869v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Royer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015755" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800055v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049673" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682572v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Salerno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Spina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008407" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aydar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersoy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cubukcu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.02.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZSFKST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331718v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0163-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PTFM5FW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760449v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Constancias" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Doron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016917" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04758535v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232100" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624216v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987536v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulenger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Gheri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hupe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18155" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925548v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361108v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Torrent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518412v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Besson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-labazuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4518-3328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143486594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1838-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmv.uca.fr/labazuy-philippe/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=OzBX4LYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Aydar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Diker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01818-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Spampinato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Indovina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Geyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#237;key J&#250;l&#237;usd&#243;ttir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Reitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01780-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Negri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hupe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Listowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Garc&#233;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117639" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n S Vogfj&#246;rd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dumoulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8338" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Maurya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sigmundson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz240" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carloganu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leli&#232;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soueid Ahmed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.11.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZMVNZ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGTCZ3DF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.01.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X42Q9W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inan Ulusoy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012061" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-55-2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-47-2013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-11-2013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evren &#199;ubuk&#231;u" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkun Ersoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W3GHSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708871v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0572-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPQXK64V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.02.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW85WF27-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWW0TZR3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Royer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015755" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800055v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049673" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Salerno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Spina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008407" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365167v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aydar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cubukcu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.02.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZSFKST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0163-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PTFM5FW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Constancias" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Doron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016917" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04758535v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232100" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulenger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Gheri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hupe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18155" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925548v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Torrent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518412v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Besson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>