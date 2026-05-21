--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Labazuy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien adjoint (CNAP) : 50% OPGC ; 50% LMV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143486594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1838-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABAZUY Philippe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 01/07/1965 à Carcassonne (Aude, France)Vie maritale, 2 enfants (2001, 2003)Physicien adjoint Hors Classe, Echelon ExceptionnelOSU / Unité de recherche de rattachement	Observatoire de Physique du Globe de Clermont-Ferrand (OPGC)  /Laboratoire Magmas et Volcans (LMV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1991- Thèse de doctorat d’université, Université de Clermont-Ferrand II, France“Instabilités au cours de l’évolution d’un édifice volcanique, en domaine intraplaque océanique : le Piton de la Fournaise (Ile de la Réunion). Approche pluridisciplinaire à partir des données de campagnes marines”, directeur : J.F. Lénat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistiques publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URL (page personnelle, site internet du laboratoire) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lmv.uca.fr/labazuy-philippe/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indices bibliographiques (au 08 janvier 2025) :•	Web of Science (ResearcherID: H-1838-2012) : 	H-index = 26; 	56 publications;   1471 citations 		•	Scopus (Scopus Author ID: 6602673938) :          H-index = 26;   62 publications;  1866 citations 	•	Google Scholar:                                                       H-index = 32; 	2854 citations</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=OzBX4LYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quelques lignes...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volcanologue-Géophysicien au Laboratoire Magmas et Volcans (Observatoire de Physique du Globe de Clermont-Ferrand,   Université Clermont Auvergne, IRD et CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l’OPGC de 2011 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l’EAVUC (Equipe Amicale de Volcanologie de l'Université de Clermont-Ferrand), depuis 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de nombreux projets scientifiques innovants et de développements technologiques d’observation et de des volcans actifs : infrarouge thermique satellitaire, drones, imagerie géophysique profonde, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche actuelles : étude de la structure interne des volcans, dynamique éruptive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage de l’axe de recherche de l'Université Clermont Auvergne (UCA) sur les ressources hydrogéologiques souterraines en domaine volcanique, dont la Chaîne des Puys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert-représentant de l’UCA au sein de différentes commissions en lien avec la préservation et la gestion de la ressource en eau : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de surveillance de l’impluvium de Volvic, Projet de Territoire pour la Gestion de l’Eau (PTGE) Allier Aval, deux études HMUC (Hommes-Milieux-UCA-Climat), (i) sur le Bassin de l’Allier, et (ii) sur la Chaine des Puys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes et faits marquants de carrière</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2023 : 	Promotion Physicien Adjoint Hors Classe,  Echelon Exceptionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2022-2023 : Porteur du projet pédagogique GAIA (Géosciences Autrement, Immersives, Augmentées), lauréat de l’AO ‘Soutien à la Transformation Pédagogique’, programme Learn’in Auvergne (LIA) du I-Site CAP20-25.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2022 : 	Obtention de la prime individuelle C3 du RIPEC (motif : activité scientifique) – durée de 3 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2021-pres. : 	Expert-représentant de l’UCA au sein du Comité Territoire du Plan de Territoire de Gestion de l’Eau – Bassin Allier Aval (PTGE-AA), nommé par le préfet de Région Auvergne Rhône-Alpes.•  2020- :	Représentant du CNRS à l’Executive Board et au Consortium Board du Thematic Core Service ‘Volcano Observation’ de l’IR européenne EPOS (European Plate Observing System).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2020 : 	Lauréat du Prix d’Excellence Pédagogique du projet I-site CAP20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2018-2023 : Responsable du projet FEDER Auvergne CAPRICE (1.35 M€ ; financements FEDER, AELB et UCA).•  2018-2021 : PI (pour l’Université Clermont Auvergne et l’OPGC) du projet INFRAIA-H2020 EUROVOLC (European Network of Observatories and Research Infrastructures for Volcanology)•  2018-2021 : Porteur du projet pédagogique GéolVir3D (géologie virtuelle pour l’enseignement des Géosciences), programme Learn’in Auvergne (LIA) du I-Site CAP20-25.•  2015-2019 : Responsable OPGC de la coordination du TCS ‘Volcano Observation’ au sein du projet EPOS-IP (représentant/contact OPGC et Task leader du volet ‘Remote sensing’)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2014 :	Promotion Physicien adjoint Hors Classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2013- pres. : 	Membre du comité de pilotage du Service National des Observation en Volcanologie (SNOV, INSU).•  2012-2018 : Responsable des activités d’observation Terre-Solide de l’OPGC (Services d’Observation INSU-CNRS de l’OPGC dédiés à l’observation de l’activité volcanique par télédétection spatiale et sol)•  2011-2018 : Directeur adjoint de l’OPGC (direction : P. Bachèlery, 2010-2017, Nathalie Huret, 2018- )•  2010-2015 : Co-responsable du projet TOMUVOL (Tomographie des volcans par les muons atmosphériques)•  2006-2012 :	Responsable du Service d'Observation HOTVOLC de l'OPGC, « Suivi de l’activité volcanique par télédétection spatiale infrarouge ». Création du service, Pilotage scientifique•  2006-2010 :	Responsable du Thème « Risques Naturels » au sein du GDR « MSG-ATR » (Météosat Seconde Génération - Acquisition Temps Réel).•  2005-2015 : Responsable du Service d’Observation de Gravimétrie Absolue de l’OPGC (SNO Gravimétrie).•  2000-2006 : Responsable SO « Réseaux sismo Auvergne-Charentes » (RAP-RéNaSS-Sismo des Ecoles), OPGC.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2001 : 	Physicien adjoint classe normale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  1997-2000 :	Responsable de la banque de données volcanologiques du Centre de Rech. Volc. (CRV), ex-PIRPSEV.•  1994-1997 : Responsable CTIV (Centre de Télétransmission des Informations en Volcanologie), Garchy (CRV).-&amp;gt; 1993 : 	Recrutement Physicien-adjoint 2ème classe, à l’Observatoire de Physique du Globe de Clermont, au sein du Laboratoire Magmas et Volcans, Université de Clermont II. 11•  1991-1992 : Formateur au Risque Majeur et à la protection de l'Environnement (R.M.E.), spécialité : approche du risque volcanique (Académie de la Réunion).*-&amp;gt; 1991-1992 : Service National au titre de l'Aide Technique, à l'Observatoire Volcanologique du Piton de la Fournaise (La Réunion, Institut de Physique du Globe de Paris). *•  1989-1990 : Moniteur d'enseignement supérieur, secteur &amp;quot;Sciences de la Terre et de l'Univers&amp;quot; au Centre d'Initiation de l'Enseignement Supérieur de Lyon.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt; 1988-1991 : Thèse de Doctorat d'Université (Université de Clermont-Ferrand II), directeur : J.-F. Lénat.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based hazard assessment of Mt Hasan Stratovolcano, Central Anatolia, Türkiye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caner Diker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.37. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-025-01818-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magmatic pathways and subsurface structures from repeated UAV magnetic prospecting at Piton de la Fournaise volcano, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-025-02300-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and service management of the EPOS Volcano Observations Thematic Core Service by the European volcanological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Indovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ríkey Júlíusdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01780-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les volcans sur écoute : mise en oeuvre d’un système de surveillance à grande distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration tertiaire et quaternaire du Plateau des Dômes (Chaîne des Puys, Massif central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-potential dataset for mapping groundwater flow patterns in the Chaîne des Puys (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109533. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS observations of infrasound and acoustic-gravity waves produced by the January 2022 volcanic eruption of Hunga, Tonga: A global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 591, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated multidisciplinary European volcano infrastructure: from the conception to the implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristín S Vogfjörd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.DM320. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-8794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-eruption evolution of maar lakes and potential instability: The Lake Pavin case study, French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.107663. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.894. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13050894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Study of the Impacts of the 1600 CE Huaynaputina Eruption and a Project for Geosites and Geo-touristic Attractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-021-00577-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Method Geophysical Survey of Caesar’s Military System at the Battle of Gergovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoscientists in the sky: Unmanned Aerial Vehicles for Geohazard response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.1285-1321. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for 3D reconstruction of volcanic bomb trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-1372-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pareilh-Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.114084. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D electrical imaging of the inner structure of a complex lava dome, Puy de Dôme volcano (French Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 373, pp. 97-107. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity tomography and time-domain induced polarization field investigations of geothermal areas at Krafla, Iceland: comparison to borehole and laboratory frequency-domain electrical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Byrdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vandemeulebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.1469-1489. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian joint muographic and gravimetric inversion applied to volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Carloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.2179-2194. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conductivity and induced polarization investigations at Krafla volcano, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soueid Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 368, pp.73-90. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Sarcoui volcano (Chaîne des Puys, Massif Central, France), a case study for monogenetic trachytic lava domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pilleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345, pp.125-141. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical imaging of the inner structure of a lava dome and its environment through gravimetry and magnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.88 - 99. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.7290-7307. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01270741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved space borne detection of volcanic ash for real-time monitoring using 3-Band method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.25-45. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical insights into the internal dynamics of debris avalanches. A case study: The Socompa avalanche, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2282-2300. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional derivation of self-potential/elevation gradient (Ce) maps - swirl procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.275-282. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2012061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Multispectral Sensors Help Track Explosive Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (37), pp.321 - 322. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013EO370001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a muon radiography of the Puy de Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-55-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Puy de Dˆome volcano: cross-comparison of geophysical models (ERT, gravimetry, muon imaging)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-47-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la roche mise en oeuvre pour la construction du temple de Mercure, au sommet du Puy de Dôme, élucidée, et les implications archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air shower simulation for background estimation in muon tomography of volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-11-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quennehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanological evolution and caldera forming eruptions of Mt. Nemrut (Eastern Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evren Çubukçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkun Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lava discharge during Etna's January 2011 fire fountain tracked using MSG-SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (4), pp.787-793. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0572-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STcorr: An IDL code for image based normalization of lapse rate and illumination effects on nighttime TIR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A year of lava fountaining at Etna: Volumes from SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. del Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.L06305. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjafjallajökull ash concentrations derived from both lidar and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Winiarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.D00U14. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD015755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time monitoring of the April-May 2010 Eyjafjallajökull ash cloud: an example of a web-based, satellite data-driven, reporting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1-4), pp.262-272. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unloading foam model to constrain Etna's 11-13 January 2011 lava fountaining episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B11207. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide-generated tsunamis at Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F4), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Nemrut caldera (Eastern Anatolia, Turkey) and associated hydrothermal fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cubukcu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 174 (4), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and collapse of the Reunion Island volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (6), pp.717-742. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-007-0163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-gas sensor for environmental gases: towards miniaturization with mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensing and Detection VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.129990J, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04760449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association of hydrogeologists, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and hydrogeochemical data to explore the functioning of a volcanic watershed in a crystalline basement context: the Veyre watershed (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH World groundwater congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of a multi-gas sensor for environmental gases based on mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2023 - Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10232100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04758535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society of Exploration Geophysics, Sep 2023, Fitzroy Island, Australia. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures actives et état thermique du Piton de la Fournaise révélés par mesures magnétiques et IR aéroportées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, surveillance et alerte temps réel de l'activité des volcans par télédétection des points chauds et des panaches de cendres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cacault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent enhancements of the Volcanic Information System (VIS): An infrasound-based long-range Volcanic Eruption Notification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Gheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU24 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological modelling in a volcanic environment with a combined geophysics - geomorphology approach: The case study of the Cheire de Côme (Puy de Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été OZCAR: Observatoire de la Zone Critique: Applications et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelonnette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données archéologiques sur l’occupation du sol durant l’Antiquité de la Narse de la Sauvetat (63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon François-Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareilh-Peyrou Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de l’Archéologie (Auvergne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of a volcano selected as a reference experimental site for structure imaging using muography and standard geophysical methods: the Puy de Dôme (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 2013 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc des Sources, square de l’Hôpital et square Général-Leclerc. Recherches sur les structures thermales antiques et leur environnement géologique (Vichy, Allier, Auvergne-Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de sondages et d'analyses, Le Kilian et les carrières anciennes de trachyte dans la Chaîne des Puys (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Labazuy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Physicien adjoint (CNAP) : 50% OPGC ; 50% LMV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143486594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=OzBX4LYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1838-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABAZUY Philippe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 01/07/1965 à Carcassonne (Aude, France)Vie maritale, 2 enfants (2001, 2003)Physicien adjoint Hors Classe, Echelon ExceptionnelOSU / Unité de recherche de rattachement	Observatoire de Physique du Globe de Clermont-Ferrand (OPGC)  /Laboratoire Magmas et Volcans (LMV)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1991- Thèse de doctorat d’université, Université de Clermont-Ferrand II, France“Instabilités au cours de l’évolution d’un édifice volcanique, en domaine intraplaque océanique : le Piton de la Fournaise (Ile de la Réunion). Approche pluridisciplinaire à partir des données de campagnes marines”, directeur : J.F. Lénat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistiques publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URL (page personnelle, site internet du laboratoire) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lmv.uca.fr/labazuy-philippe/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ORCID: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4518-3328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indices bibliographiques (au 08 janvier 2025) :•	Web of Science (ResearcherID: H-1838-2012) : 	H-index = 26; 	56 publications;   1471 citations 		•	Scopus (Scopus Author ID: 6602673938) :          H-index = 26;   62 publications;  1866 citations 	•	Google Scholar:                                                       H-index = 32; 	2854 citations</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=OzBX4LYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quelques lignes...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volcanologue-Géophysicien au Laboratoire Magmas et Volcans (Observatoire de Physique du Globe de Clermont-Ferrand,   Université Clermont Auvergne, IRD et CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l’OPGC de 2011 à 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l’EAVUC (Equipe Amicale de Volcanologie de l'Université de Clermont-Ferrand), depuis 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de nombreux projets scientifiques innovants et de développements technologiques d’observation et de des volcans actifs : infrarouge thermique satellitaire, drones, imagerie géophysique profonde, etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche actuelles : étude de la structure interne des volcans, dynamique éruptive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage de l’axe de recherche de l'Université Clermont Auvergne (UCA) sur les ressources hydrogéologiques souterraines en domaine volcanique, dont la Chaîne des Puys.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert-représentant de l’UCA au sein de différentes commissions en lien avec la préservation et la gestion de la ressource en eau : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de surveillance de l’impluvium de Volvic, Projet de Territoire pour la Gestion de l’Eau (PTGE) Allier Aval, deux études HMUC (Hommes-Milieux-UCA-Climat), (i) sur le Bassin de l’Allier, et (ii) sur la Chaine des Puys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes et faits marquants de carrière</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2023 : 	Promotion Physicien Adjoint Hors Classe,  Echelon Exceptionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2022-2023 : Porteur du projet pédagogique GAIA (Géosciences Autrement, Immersives, Augmentées), lauréat de l’AO ‘Soutien à la Transformation Pédagogique’, programme Learn’in Auvergne (LIA) du I-Site CAP20-25.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2022 : 	Obtention de la prime individuelle C3 du RIPEC (motif : activité scientifique) – durée de 3 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2021-pres. : 	Expert-représentant de l’UCA au sein du Comité Territoire du Plan de Territoire de Gestion de l’Eau – Bassin Allier Aval (PTGE-AA), nommé par le préfet de Région Auvergne Rhône-Alpes.•  2020- :	Représentant du CNRS à l’Executive Board et au Consortium Board du Thematic Core Service ‘Volcano Observation’ de l’IR européenne EPOS (European Plate Observing System).</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2020 : 	Lauréat du Prix d’Excellence Pédagogique du projet I-site CAP20-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2018-2023 : Responsable du projet FEDER Auvergne CAPRICE (1.35 M€ ; financements FEDER, AELB et UCA).•  2018-2021 : PI (pour l’Université Clermont Auvergne et l’OPGC) du projet INFRAIA-H2020 EUROVOLC (European Network of Observatories and Research Infrastructures for Volcanology)•  2018-2021 : Porteur du projet pédagogique GéolVir3D (géologie virtuelle pour l’enseignement des Géosciences), programme Learn’in Auvergne (LIA) du I-Site CAP20-25.•  2015-2019 : Responsable OPGC de la coordination du TCS ‘Volcano Observation’ au sein du projet EPOS-IP (représentant/contact OPGC et Task leader du volet ‘Remote sensing’)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2014 :	Promotion Physicien adjoint Hors Classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  2013- pres. : 	Membre du comité de pilotage du Service National des Observation en Volcanologie (SNOV, INSU).•  2012-2018 : Responsable des activités d’observation Terre-Solide de l’OPGC (Services d’Observation INSU-CNRS de l’OPGC dédiés à l’observation de l’activité volcanique par télédétection spatiale et sol)•  2011-2018 : Directeur adjoint de l’OPGC (direction : P. Bachèlery, 2010-2017, Nathalie Huret, 2018- )•  2010-2015 : Co-responsable du projet TOMUVOL (Tomographie des volcans par les muons atmosphériques)•  2006-2012 :	Responsable du Service d'Observation HOTVOLC de l'OPGC, « Suivi de l’activité volcanique par télédétection spatiale infrarouge ». Création du service, Pilotage scientifique•  2006-2010 :	Responsable du Thème « Risques Naturels » au sein du GDR « MSG-ATR » (Météosat Seconde Génération - Acquisition Temps Réel).•  2005-2015 : Responsable du Service d’Observation de Gravimétrie Absolue de l’OPGC (SNO Gravimétrie).•  2000-2006 : Responsable SO « Réseaux sismo Auvergne-Charentes » (RAP-RéNaSS-Sismo des Ecoles), OPGC.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt;  2001 : 	Physicien adjoint classe normale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•  1997-2000 :	Responsable de la banque de données volcanologiques du Centre de Rech. Volc. (CRV), ex-PIRPSEV.•  1994-1997 : Responsable CTIV (Centre de Télétransmission des Informations en Volcanologie), Garchy (CRV).-&amp;gt; 1993 : 	Recrutement Physicien-adjoint 2ème classe, à l’Observatoire de Physique du Globe de Clermont, au sein du Laboratoire Magmas et Volcans, Université de Clermont II. 11•  1991-1992 : Formateur au Risque Majeur et à la protection de l'Environnement (R.M.E.), spécialité : approche du risque volcanique (Académie de la Réunion).*-&amp;gt; 1991-1992 : Service National au titre de l'Aide Technique, à l'Observatoire Volcanologique du Piton de la Fournaise (La Réunion, Institut de Physique du Globe de Paris). *•  1989-1990 : Moniteur d'enseignement supérieur, secteur &amp;quot;Sciences de la Terre et de l'Univers&amp;quot; au Centre d'Initiation de l'Enseignement Supérieur de Lyon.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-&amp;gt; 1988-1991 : Thèse de Doctorat d'Université (Université de Clermont-Ferrand II), directeur : J.-F. Lénat.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): structural insights from punctual surveys (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357, pp.61 - 78. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into magmatic pathways and subsurface structures from repeated UAV magnetic prospecting at Piton de la Fournaise volcano, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-025-02300-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based hazard assessment of Mt Hasan Stratovolcano, Central Anatolia, Türkiye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caner Diker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.37. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-025-01818-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and service management of the EPOS Volcano Observations Thematic Core Service by the European volcanological community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Indovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ríkey Júlíusdóttir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01780-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les volcans sur écoute : mise en oeuvre d’un système de surveillance à grande distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration tertiaire et quaternaire du Plateau des Dômes (Chaîne des Puys, Massif central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-potential dataset for mapping groundwater flow patterns in the Chaîne des Puys (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109533. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géochimie des gaz : un outil de surveillance volcanologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano‐Magnetic Signal Reveals Rapid Evolution of the Inner Structure of Piton de la Fournaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JB025290. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integrated multidisciplinary European volcano infrastructure: from the conception to the implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Puglisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Reitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristín S Vogfjörd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.DM320. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4401/ag-8794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by combined UAV magnetic and thermal infrared measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.6174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured elicitation of expert judgement in real-time eruption scenarios: an exercise for Piton de la Fournaise volcano, La Réunion island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.105-131. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30909/vol.05.01.105131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMS observations of infrasound and acoustic-gravity waves produced by the January 2022 volcanic eruption of Hunga, Tonga: A global analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 591, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-eruption evolution of maar lakes and potential instability: The Lake Pavin case study, French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 382, pp.107663. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.894. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13050894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Study of the Impacts of the 1600 CE Huaynaputina Eruption and a Project for Geosites and Geo-touristic Attractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Finizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geoheritage and Parks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12371-021-00577-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Method Geophysical Survey of Caesar’s Military System at the Battle of Gergovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th International Conference of Archaeological Prospection, 45 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Bayesian Joint Inversion of Gravimetric and Muographic Data for the Density Imaging of the Puy de Dôme Volcano (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.575842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for 3D reconstruction of volcanic bomb trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (4), pp.34. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-1372-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pareilh-Peyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.114084. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoscientists in the sky: Unmanned Aerial Vehicles for Geohazard response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.1285-1321. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity tomography and time-domain induced polarization field investigations of geothermal areas at Krafla, Iceland: comparison to borehole and laboratory frequency-domain electrical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Maurya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Byrdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vandemeulebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sigmundson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.1469-1489. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian joint muographic and gravimetric inversion applied to volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Carloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (3), pp.2179-2194. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D electrical imaging of the inner structure of a complex lava dome, Puy de Dôme volcano (French Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 373, pp. 97-107. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical conductivity and induced polarization investigations at Krafla volcano, Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Soueid Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 368, pp.73-90. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating hydrothermal system dynamics and eruptive activity – A case-study of Piton de la Fournaise volcano, La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn Williams-Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.23 - 39. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Sarcoui volcano (Chaîne des Puys, Massif Central, France), a case study for monogenetic trachytic lava domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pilleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345, pp.125-141. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical imaging of the inner structure of a lava dome and its environment through gravimetry and magnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.88 - 99. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.7290-7307. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01270741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved space borne detection of volcanic ash for real-time monitoring using 3-Band method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.25-45. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical insights into the internal dynamics of debris avalanches. A case study: The Socompa avalanche, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Doucelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2282-2300. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional derivation of self-potential/elevation gradient (Ce) maps - swirl procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.275-282. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2012061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Multispectral Sensors Help Track Explosive Eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (37), pp.321 - 322. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013EO370001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a muon radiography of the Puy de Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Niess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dupieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.55-60. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-55-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Puy de Dˆome volcano: cross-comparison of geophysical models (ERT, gravimetry, muon imaging)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélie Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-47-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine de la roche mise en oeuvre pour la construction du temple de Mercure, au sommet du Puy de Dôme, élucidée, et les implications archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air shower simulation for background estimation in muon tomography of volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cârloganu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-2-11-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lava discharge during Etna's January 2011 fire fountain tracked using MSG-SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (4), pp.787-793. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0572-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanological evolution and caldera forming eruptions of Mt. Nemrut (Eastern Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Evren Çubukçu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkun Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STcorr: An IDL code for image based normalization of lapse rate and illumination effects on nighttime TIR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkan Aydar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A year of lava fountaining at Etna: Volumes from SEVIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ganci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. del Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.L06305. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL051026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyjafjallajökull ash concentrations derived from both lidar and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Winiarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.D00U14. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD015755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real-time monitoring of the April-May 2010 Eyjafjallajökull ash cloud: an example of a web-based, satellite data-driven, reporting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1-4), pp.262-272. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEP.2012.049673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR derived morphology of the 1993 Lascar pyroclastic flow deposits, and implication for flow dynamics and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 245-246, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Quennehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. I. Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unloading foam model to constrain Etna's 11-13 January 2011 lava fountaining episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calvari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B11207. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide-generated tsunamis at Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giachetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F4), </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and nature of deposits on the submarine flanks of Piton de la Fournaise (Reunion Islands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 ((1-2)), pp.:199-207 (IF 2.488)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the Nemrut caldera (Eastern Anatolia, Turkey) and associated hydrothermal fluid circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inan Ulusoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cubukcu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 174 (4), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and collapse of the Reunion Island volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (6), pp.717-742. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-007-0163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of self-potential sources in volcano-electric effect with complex continuous wavelet transform and electrical tomography methods for an active volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (12), pp.L12610. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL019554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The volcano-electric effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B5), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JB001835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne electromagnetic to recover paleo topography and delineate watersheds in volcanic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association of hydrogeologists, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and hydrogeochemical data to explore the functioning of a volcanic watershed in a crystalline basement context: the Veyre watershed (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH World groundwater congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active structures and thermal state of the Piton de la Fournaise summit revealed by multi-methods high resolution imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-gas sensor for environmental gases: towards miniaturization with mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Messaoudene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Sensing and Detection VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.129990J, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04760449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid geophysical-geomorphological approach as the basis for a geological model of the Chaîne des Puys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of a multi-gas sensor for environmental gases based on mid-infrared Quantum Cascade Lasers (QCL) and silicon integration of photoacoustic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badhise Ben Bakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2023 - Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/EUROPE-EQEC57999.2023.10232100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04758535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEM-derived watersheds in crystalline domain under volcanic cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Airborne Electromagnetics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society of Exploration Geophysics, Sep 2023, Fitzroy Island, Australia. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14432471.2023.2236352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures actives et état thermique du Piton de la Fournaise révélés par mesures magnétiques et IR aéroportées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, surveillance et alerte temps réel de l'activité des volcans par télédétection des points chauds et des panaches de cendres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéhenneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cacault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent enhancements of the Volcanic Information System (VIS): An infrasound-based long-range Volcanic Eruption Notification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Gheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU24 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological modelling in a volcanic environment with a combined geophysics - geomorphology approach: The case study of the Cheire de Côme (Puy de Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été OZCAR: Observatoire de la Zone Critique: Applications et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Barcelonnette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données archéologiques sur l’occupation du sol durant l’Antiquité de la Narse de la Sauvetat (63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon François-Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareilh-Peyrou Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de l’Archéologie (Auvergne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of a volcano selected as a reference experimental site for structure imaging using muography and standard geophysical methods: the Puy de Dôme (Chaîne des Puys, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI 2013 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Electromagnetic Monitoring of Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie-Sarah Gailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Lénat; University of Clermont-Ferrand; France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hazards and Monitoring of Volcanic Activity 3 - Gravimetric, Electric and Magnetic Fluids, Products and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; WILEY, pp.245-262, 2022, 9781789450460. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394173730.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc des Sources, square de l’Hôpital et square Général-Leclerc. Recherches sur les structures thermales antiques et leur environnement géologique (Vichy, Allier, Auvergne-Rhône-Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charley Merciecca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Labazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de sondages et d'analyses, Le Kilian et les carrières anciennes de trachyte dans la Chaîne des Puys (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Miallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00518412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D47250EC"/>
+    <w:nsid w:val="BD623C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="460F4E81"/>
+    <w:nsid w:val="268FC1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-labazuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4518-3328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143486594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1838-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmv.uca.fr/labazuy-philippe/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=OzBX4LYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Aydar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Diker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01818-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Spampinato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Indovina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Geyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#237;key J&#250;l&#237;usd&#243;ttir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Reitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01780-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Negri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergoz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hupe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Listowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Garc&#233;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117639" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n S Vogfj&#246;rd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8794" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dumoulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8338" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Maurya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sigmundson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz240" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carloganu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leli&#232;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soueid Ahmed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.11.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZMVNZ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGTCZ3DF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.01.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X42Q9W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inan Ulusoy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012061" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-55-2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-47-2013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-11-2013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evren &#199;ubuk&#231;u" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkun Ersoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W3GHSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708871v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0572-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPQXK64V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.02.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW85WF27-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793981v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWW0TZR3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Royer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015755" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800055v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049673" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Salerno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Spina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008407" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365167v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aydar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cubukcu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.02.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZSFKST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0163-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PTFM5FW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Constancias" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Doron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016917" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04758535v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232100" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulenger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Gheri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hupe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18155" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925548v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Torrent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518412v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Besson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-labazuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4518-3328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143486594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OzBX4LYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1838-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmv.uca.fr/labazuy-philippe/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=OzBX4LYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Aydar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Diker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01818-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Spampinato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Indovina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Geyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#237;key J&#250;l&#237;usd&#243;ttir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Reitano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01780-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Negri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036954v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Merciecca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109533" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Froger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958096v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;n S Vogfj&#246;rd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barsotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.6174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03712658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.05.01.105131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hupe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Listowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Pichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Garc&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dumoulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107663" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cueva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Arias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Finizola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-021-00577-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dacko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barnoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Leli&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Portal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.575842" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1372-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901626v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09611-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Maurya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sigmundson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz240" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carloganu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leli&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz300" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02024302v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;nat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.01.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soueid Ahmed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.11.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mauri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.08.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614071v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilleyre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labazuy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNZMVNZ2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;nat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGTCZ3DF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.01.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7X42Q9W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inan Ulusoy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01622520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Harris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sawyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battaglia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EO370001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#226;rloganu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Niess" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-55-2013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811456v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-47-2013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845516v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combaret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-2-11-2013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calvari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0572-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPQXK64V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Evren &#199;ubuk&#231;u" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkun Ersoy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2W3GHSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784315v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.02.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW85WF27-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWW0TZR3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Royer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Winiarek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD015755" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2012.049673" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LJ9HXC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calvari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Salerno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spampinato" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La Spina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008407" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001381" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385225v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365167v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aydar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cubukcu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.02.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZSFKST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0163-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PTFM5FW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099158v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019554" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099159v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001835" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678600v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ciolczyk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672134v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17229" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760449v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Constancias" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badhise Ben Bakir" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Doron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Messaoudene" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016917" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04758535v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232100" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071309v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14432471.2023.2236352" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630733v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987536v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulenger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Gheri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hupe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18155" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03436054v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925548v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876930v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173730.ch5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361108v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Torrent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00518412v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auzanneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Besson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>