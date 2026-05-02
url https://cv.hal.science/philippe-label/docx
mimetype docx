--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1078,459 +1078,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early transcriptional response to gravistimulation in poplar without phototropic confounding factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
+                <w:t xml:space="preserve">Joël J. Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (14), </w:t>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/plaa071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318971v1</w:t>
+                <w:t xml:space="preserve">hal-03149688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early transcriptional response to gravistimulation in poplar without phototropic confounding factors</w:t>
+                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+                <w:t xml:space="preserve">Mohamed Faize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël J. Drevet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Magnus Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Frąc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aobpla/plaa071⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149688v1</w:t>
+                <w:t xml:space="preserve">hal-03153574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Faize</w:t>
+                <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eele Õunapuu-Pikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Karlsson</w:t>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukesh Dubey</w:t>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Frąc</w:t>
+                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153574v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wild Analysis and Molecular Understanding of the Aquaporin Diversity in Olive Trees (Olea Europaea L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,77 +1888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2424,64 +2424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Triki Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,64 +2558,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,721 +2954,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotyledonary somatic embryos of Pinus pinaster Ait. most closely resemble fresh, maturing cotyledonary zygotic embryos: biological, carbohydrate and proteomic analyses.</w:t>
+                <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Corbineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Beaufour</w:t>
+                <w:t xml:space="preserve">Bedřich Pešek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 152 (1), pp.184-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-014-2125-z⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179478v1</w:t>
+                <w:t xml:space="preserve">hal-01179486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedřich Pešek</w:t>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.1135-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179486v1</w:t>
+                <w:t xml:space="preserve">hal-01114446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.271-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114446v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">De novo assembly of maritime pine transcriptome: implications for forest breeding and biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefa Gómez-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (3), pp.286-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02087600v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly of maritime pine transcriptome: implications for forest breeding and biotechnology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josefa Gómez-Maldonado</w:t>
+                <w:t xml:space="preserve">Cotyledonary somatic embryos of Pinus pinaster Ait. most closely resemble fresh, maturing cotyledonary zygotic embryos: biological, carbohydrate and proteomic analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (3), pp.286-299. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 240 (5), pp.1075-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-014-2125-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640932v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'embryogenèse somatique : une méthode de multiplication végétative du pin maritime pour demain ?</w:t>
               </w:r>
@@ -3805,51 +3805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4034,90 +4034,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4308,669 +4308,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium and Zinc are differentially distributed in Populus tremula x P. alba exposed to metal excess</w:t>
+                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.C. Durand</w:t>
+                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baillif</w:t>
+                <w:t xml:space="preserve">Franck F. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Albéric</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carpin</w:t>
+                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Label</w:t>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 145 (2), pp.397-405. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11263504.2011.567787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00619664v1</w:t>
+                <w:t xml:space="preserve">hal-02652189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased gelling agent concentration promotes somatic embryo maturation in hybrid larch (Larix × eurolepsis): a 2-DE proteomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (2), pp.152-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2010.01423.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652189v1</w:t>
+                <w:t xml:space="preserve">hal-02648615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased gelling agent concentration promotes somatic embryo maturation in hybrid larch (Larix × eurolepsis): a 2-DE proteomic analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vallance</w:t>
+                <w:t xml:space="preserve">Poplar under drought: Comparison of leaf and cambial proteomic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (8), pp.1396-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2011.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2010.01423.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648615v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar under drought: Comparison of leaf and cambial proteomic responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kjell Sergeant</w:t>
+                <w:t xml:space="preserve">Cadmium and Zinc are differentially distributed in Populus tremula x P. alba exposed to metal excess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Renaut</w:t>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Planchon</w:t>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
+                <w:t xml:space="preserve">S. Carpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2011.03.013⟩</w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 145 (2), pp.397-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263504.2011.567787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643876v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00619664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc and cadmium effects on growth and ion distribution in Populus tremula × Populus alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Hausman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (1), pp.191-194. </w:t>
@@ -5034,51 +5034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6110,199 +6110,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review : Plant microtubules. Potential for biotechnology, Nick P., Springer verlag, 2000</w:t>
+                <w:t xml:space="preserve">Exogenous abscisic acid fate during maturation of hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 109 (4), pp.456-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2000.100413.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691410v1</w:t>
+                <w:t xml:space="preserve">hal-02696977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous abscisic acid fate during maturation of hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
+                <w:t xml:space="preserve">Book review : Plant microtubules. Potential for biotechnology, Nick P., Springer verlag, 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57 (8), pp.833-834</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02696977v1</w:t>
+                <w:t xml:space="preserve">hal-02691410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could we progress in the knowledge of the mechanisms that govern the adventitious root formation from aerial plant tissues ?</w:t>
               </w:r>
@@ -6670,1235 +6670,1235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal changes during growth of somatic embryogenic masses in hybrid larch</w:t>
+                <w:t xml:space="preserve">Desiccation decreases abscisic acid content in hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jourdain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Sandrine Dronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 99 (3), pp.433-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb00557.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694655v1</w:t>
+                <w:t xml:space="preserve">hal-02694142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation decreases abscisic acid content in hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dronne</w:t>
+                <w:t xml:space="preserve">Book review: Biochemistry and molecular biology of wood, Higuchi, T., Springer verlag, 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 54 (5), pp.502-503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb00557.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02694142v1</w:t>
+                <w:t xml:space="preserve">hal-02689206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: Biochemistry and molecular biology of wood, Higuchi, T., Springer verlag, 1997</w:t>
+                <w:t xml:space="preserve">Stomatal conductance, growth and root signaling in young oak seedlings subjected to partial soil drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Couée</w:t>
+                <w:t xml:space="preserve">C. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 54 (5), pp.502-503</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17, pp.281-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689206v1</w:t>
+                <w:t xml:space="preserve">hal-02698368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal conductance, growth and root signaling in young oak seedlings subjected to partial soil drying</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormonal changes during growth of somatic embryogenic masses in hybrid larch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Muller</w:t>
+                <w:t xml:space="preserve">I. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 17, pp.281-289</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 35 (9), pp.741-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698368v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cytokinin on alkaloid accumulation in periwinkle callus cultures transformed with a light-inducible ipt gene</w:t>
+                <w:t xml:space="preserve">Effects of abscisic acid on somatic embryo maturation of hybrid larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Carpin</w:t>
+                <w:t xml:space="preserve">M. Gutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 120, pp.47-55</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 47 (305), pp.1905-1917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688308v1</w:t>
+                <w:t xml:space="preserve">hal-02694598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of abscisic acid on somatic embryo maturation of hybrid larch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. von Aderkas</w:t>
+                <w:t xml:space="preserve">Stomatal conductance and xylem-sap abscisic acid (ABA) in adult oak trees during a gradually imposed drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (2-3), pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:19960204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694598v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal conductance and xylem-sap abscisic acid (ABA) in adult oak trees during a gradually imposed drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires impliqués dans la formation du bois de coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">P. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 87 (3), 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696307v1</w:t>
+                <w:t xml:space="preserve">hal-02691674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires impliqués dans la formation du bois de coeur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duroux</w:t>
+                <w:t xml:space="preserve">Responses to water stress in an ABA-unresponsive hybrid poplar (Populus koreana x trichocarpa cv. Peace) I. Stomatal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 87 (3), 1 p</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 134, pp.445-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691674v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to water stress in an ABA-unresponsive hybrid poplar (Populus koreana x trichocarpa cv. Peace) I. Stomatal function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenic periwinkle tissues overproducing cytokinins do not accumulate enhanced levels of indole alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ridolfi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">D. Hallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Garrec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Chénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 134, pp.445-454</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 45, pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687735v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic periwinkle tissues overproducing cytokinins do not accumulate enhanced levels of indole alkaloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Effect of cytokinin on alkaloid accumulation in periwinkle callus cultures transformed with a light-inducible ipt gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Carpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Chénieux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">J. Crèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 45, pp.223-230</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 120, pp.47-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690648v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of exogenous abscisic acid on germination and plantlet conversion frequencies of hybrid larch somatic embryos (Larix x leptoeuropaea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 15 (2), pp.175-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7944,51 +7944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the levels of abscisic acid and its glucose ester conjugate during maturation of hybrid larch (Larix x leptoeuropaea) somatic embryos, in relation to germination and plantlet recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8236,433 +8236,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAA-oxydase activity and endogenous IAA and IBA level during in vitro rooting of wild cherry (Prunus avium L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous levels of abscisic acid and indole-3-acetic acid during in vitro rooting of wild cherry explants produced by micropropagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dalet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">B. Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cornu</w:t>
+                <w:t xml:space="preserve">Emile Miginiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 46, 3 p</w:t>
+              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 8, pp.325-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02718340v1</w:t>
+                <w:t xml:space="preserve">hal-02717339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal levels of plant growth regulators during in vitro culture of wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Miginiac</w:t>
+                <w:t xml:space="preserve">E. Miginiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 46 (suppl.), pp.117s-120s</w:t>
+              <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.117s-120s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02723247v1</w:t>
+                <w:t xml:space="preserve">hal-00882514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous levels of abscisic acid and indole-3-acetic acid during in vitro rooting of wild cherry explants produced by micropropagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IAA-oxydase activity and endogenous IAA and IBA level during in vitro rooting of wild cherry (Prunus avium L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sotta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emile Miginiac</w:t>
+                <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 8, pp.325-333</w:t>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 46, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02717339v1</w:t>
+                <w:t xml:space="preserve">hal-02718340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal levels of plant growth regulators during in vitro culture of wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Label</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cornu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Miginiac</w:t>
+                <w:t xml:space="preserve">Emile Miginiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.117s-120s</w:t>
+              <w:t xml:space="preserve">, 1989, 46 (suppl.), pp.117s-120s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00882514v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02723247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous levels of abscisic acid, indole-3-acetic acid and benzyladenine during in vitro bud growth induction of Wild Cherry (Prunus avium L.)</w:t>
               </w:r>
@@ -8687,64 +8687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sossountzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Miginiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 7, pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8782,51 +8782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ELISA test for BA measurement : application to wild cherry culture in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 13, pp.155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8864,51 +8864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of plant growth substances in liquid endosperm of immature walnut (Juglans nigra) nuts by ELISA technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 7, pp.209-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8959,220 +8959,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation semi-quantitative du risque d'exposition aux produits chimiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La multiplication végétative illustrée dans l'amélioration des arbres forestiers. La classification systématique illustrée des insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry End</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">INRA / Mission Centrale Prévention, 14, 23 p., 1999, INRA - Les Aide-Mémoire de la Prévention</w:t>
+                <w:t xml:space="preserve">André Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP;Région Centre;INRA;Orléans, n.p., 1999, 2-7380-0914-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842952v1</w:t>
+                <w:t xml:space="preserve">hal-02839712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiplication végétative illustrée dans l'amélioration des arbres forestiers. La classification systématique illustrée des insectes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation semi-quantitative du risque d'exposition aux produits chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry End</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Delplanque</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">CRDP;Région Centre;INRA;Orléans, n.p., 1999, 2-7380-0914-X</w:t>
+                <w:t xml:space="preserve">Alain Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA / Mission Centrale Prévention, 14, 23 p., 1999, INRA - Les Aide-Mémoire de la Prévention</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839712v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9216,51 +9216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Fagerstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9617,51 +9617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Molecular Biology of Wood Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bios scientific publishers, 2000, 1-85996-123-1</w:t>
@@ -9837,293 +9837,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRAVI-2 space experiment: The effects of statolith location on early stages of gravity sensing pathways in lentil roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Vondráková</w:t>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Szczpaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">ISGP &amp; ESA Life Sciences Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809833v1</w:t>
+                <w:t xml:space="preserve">hal-01956457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVI-2 space experiment: The effects of statolith location on early stages of gravity sensing pathways in lentil roots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+                <w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Vondrakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGP &amp; ESA Life Sciences Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Proceedings 5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. p. 85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956457v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10145,124 +10145,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Vondrakova</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Vondráková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. p. 85</w:t>
+              <w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541954v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of Corynespora cassiicola putative effectors involved in the CLF disease of rubber tree.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10343,51 +10343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAVI-2 space experiment: investigating statoliths displacement and location effects on early stages of gravity perception pathways in plant roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10481,51 +10481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effectors of Corynespora cassiicola virulence in rubber tree. In IRRDB International Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10587,277 +10587,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did cotyledonary somatic embryos of Pinus pinaster Ait. similar to cotyledonary zygotic embryos ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale analysis of early molecular events during &amp;lt;em&amp;gt;Pinus pinaste&amp;lt;/em&amp;gt;r Ait. somatic embryo development under reduced water availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pešek Bedřichc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Sep 2014, Vitoria-Gasteiz, Spain. 220 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809831v1</w:t>
+                <w:t xml:space="preserve">hal-02740937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of early molecular events during &amp;lt;em&amp;gt;Pinus pinaste&amp;lt;/em&amp;gt;r Ait. somatic embryo development under reduced water availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Did cotyledonary somatic embryos of Pinus pinaster Ait. similar to cotyledonary zygotic embryos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pešek Bedřichc</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Sep 2014, Vitoria-Gasteiz, Spain. 220 p</w:t>
+              <w:t xml:space="preserve">International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740937v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis as an effective regeneration support for reverse genetics in maritime pine: the Sustainpine collaborative project as a case study</w:t>
               </w:r>
@@ -10895,51 +10895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jun 2012, Brno, Czech Republic</w:t>
@@ -11356,64 +11356,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11587,945 +11587,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
+                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Working Party 2.09.02 : Somatic Embryogenesis of Forest Trees Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Suwon, Corée du Sud</w:t>
+              <w:t xml:space="preserve">Séminaire Génoplante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203854v1</w:t>
+                <w:t xml:space="preserve">hal-02823287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Génoplante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t>
+              <w:t xml:space="preserve">IUFRO Working Party 2.09.02 : Somatic Embryogenesis of Forest Trees Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Suwon, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823287v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Basal medium formulation strongly affects transformation efficiency in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Quoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t>
+              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816667v1</w:t>
+                <w:t xml:space="preserve">hal-02758235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal medium formulation strongly affects transformation efficiency in maritime pine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
+              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758235v1</w:t>
+                <w:t xml:space="preserve">hal-02817980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
+              <w:t xml:space="preserve">2. Poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817980v1</w:t>
+                <w:t xml:space="preserve">hal-02821989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+                <w:t xml:space="preserve">Increase gelrite concentration improves somatic embryo maturation in hybrid larch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821989v1</w:t>
+                <w:t xml:space="preserve">hal-02756816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase gelrite concentration improves somatic embryo maturation in hybrid larch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
+                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
+              <w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756816v1</w:t>
+                <w:t xml:space="preserve">hal-02816667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of conifer somatic embryo development via proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13079,445 +13079,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'arbre fabrique-t-il son bois de coeur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression in cambial zone of hybrid walnut stem related to radial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isacco Beritognolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres d'Ecophysiologie de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Autrans, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. International Walnut Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189150v1</w:t>
+                <w:t xml:space="preserve">hal-01189140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression in cambial zone of hybrid walnut stem related to radial growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+                <w:t xml:space="preserve">Activation of flavonoid metabolism in living sapwood cells is partly responsible for wood colour and durability : towards an original concept of heartwood extension in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Beritognolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Walnut Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4. colloque international sur l'arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189140v1</w:t>
+                <w:t xml:space="preserve">hal-02760015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of flavonoid metabolism in living sapwood cells is partly responsible for wood colour and durability : towards an original concept of heartwood extension in trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Burtin</w:t>
+                <w:t xml:space="preserve">Comment l'arbre fabrique-t-il son bois de coeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isacco Beritognolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. colloque international sur l'arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">1. Rencontres d'Ecophysiologie de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Autrans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760015v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous levels of plant growth regulators in developing somatic embryos of hybrid larch (Larix x leptoeuropeae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13555,126 +13555,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal conductance and xylem-sap abscisic acid (ABA) in adult oak trees during a gradually imposed drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:19960204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843007v1</w:t>
@@ -13698,51 +13698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires de la formation du bois de coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13862,51 +13862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-belge "Morphogenèse : Aspects cellulaires et moléculaires". Société Française de Physiologie Végétale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Lille, France. 2 p</w:t>
@@ -13935,90 +13935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis in conifer species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Franco-Chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14056,51 +14056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires impliqués dans la formation du bois de coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14168,51 +14168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis : control of somatic embryo maturation in hybrid larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14412,1201 +14412,1201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ethylene on somatic embryogenesis of hybrid larch (Larix leptoeuropaea)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indol-3-acetic acid, abscisic acid and cytokinins endogenous levels in endosperm and embryo of walnut (Juglans regia L.) during nut development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
+              <w:t xml:space="preserve">8. International Congress of Plant Tissue and Cell Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Florence, Italy. p. 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778046v1</w:t>
+                <w:t xml:space="preserve">hal-02850459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indol-3-acetic acid, abscisic acid and cytokinins endogenous levels in endosperm and embryo of walnut (Juglans regia L.) during nut development</w:t>
+                <w:t xml:space="preserve">Relationship between abscisic acid and its glucose ester levels and embryogenic potential of hybrid larch somatic embryos culture (Larix leptoeuropaea) during maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cornu</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress of Plant Tissue and Cell Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1994, Florence, Italy. p. 108</w:t>
+              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02850459v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination and plantlet frequencies of hybrid larch somatic embryos in relation with their endogenous ABA levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress of Plant Tissue and Cell Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Florence, Italy. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between abscisic acid and its glucose ester levels and embryogenic potential of hybrid larch somatic embryos culture (Larix leptoeuropaea) during maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between somatic embryogenesis induction from hybrid larch somatic embryos (Larix leptoeuropaea) and their endogenous abscisic acid levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776224v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between somatic embryogenesis induction from hybrid larch somatic embryos (Larix leptoeuropaea) and their endogenous abscisic acid levels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+                <w:t xml:space="preserve">Compared responses to drought of two hybrid poplars differing in their stomatal sensitivity to ABA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lorraine Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
+              <w:t xml:space="preserve">2. colloque général sur les sciences végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776526v1</w:t>
+                <w:t xml:space="preserve">hal-02777637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared responses to drought of two hybrid poplars differing in their stomatal sensitivity to ABA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lorraine Fauveau</w:t>
+                <w:t xml:space="preserve">Effect of ethylene on somatic embryogenesis of hybrid larch (Larix leptoeuropaea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Garrec</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmille Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. colloque général sur les sciences végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777637v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'AIA ou de l'ABA exogènes sur l'embryogenèse adventive d'embryons somatiques de noyer. Mesure des teneurs hormonales endogènes correspondantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'albumen liquide de noix sur l'embryogenèse somatique secondaire de cultures de noix hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-De Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. pp.n.c</w:t>
+              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02852775v1</w:t>
+                <w:t xml:space="preserve">hal-02850223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'albumen liquide de noix sur l'embryogenèse somatique secondaire de cultures de noix hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La germination et la conversion en plante d'embryons somatiques de mélèze hybride en relation avec leur teneur interne en ABA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02850223v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La germination et la conversion en plante d'embryons somatiques de mélèze hybride en relation avec leur teneur interne en ABA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+                <w:t xml:space="preserve">Embryogenèse somatique chez le noyer : effets de l'utilisation de l'albumen de noix sur les teneurs hormonales endogènes des embryons somatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846252v1</w:t>
+                <w:t xml:space="preserve">hal-02851072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryogenèse somatique chez le noyer : effets de l'utilisation de l'albumen de noix sur les teneurs hormonales endogènes des embryons somatiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation entre l'ABA exogène fourni aux embryons somatiques de mélèze hybride et leur teneur interne en ABA mesurée par ELISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. pp.n.c</w:t>
+              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02851072v1</w:t>
+                <w:t xml:space="preserve">hal-02850345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre l'ABA exogène fourni aux embryons somatiques de mélèze hybride et leur teneur interne en ABA mesurée par ELISA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'AIA ou de l'ABA exogènes sur l'embryogenèse adventive d'embryons somatiques de noyer. Mesure des teneurs hormonales endogènes correspondantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02850345v1</w:t>
+                <w:t xml:space="preserve">hal-02852775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs endogènes en ABA et ABAGE d'embryons somatiques de noyer ayant subi un traitement de déshydratation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-De Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15657,77 +15657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAA-oxydase activity and endogenous IAA and IBA level during in vitro rooting of wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on forest tree physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15765,77 +15765,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal levels of plant growth regulators during in vitro culture of wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Miginiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation syposium Forest Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15860,77 +15860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAA-Oxidase activity and endogenous IAA and ABA level during in vitro rooting of wild Cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16147,51 +16147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Marseille, France. 439, pp.688 - 694, 2005, </w:t>
@@ -16604,51 +16604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-driven in silico discovery of potential effectors involved in Corynespora cassiicola pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17598,557 +17598,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryo maturation in maritime pine (Pinus pinaster) : contribution of a 2-DE proteomic analysis for a better understanding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduce water availability during hybrid larch somatic embryo maturation is not stressful</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Mette</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Proceedings</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268054v1</w:t>
+                <w:t xml:space="preserve">hal-01267979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduce water availability during hybrid larch somatic embryo maturation is not stressful</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
+                <w:t xml:space="preserve">Somatic embryogenesis as an effective regeneration support for reverse genetics in maritime pine: the Sustainpine collaborative project as an illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267979v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis as an effective regeneration support for reverse genetics in maritime pine: the Sustainpine collaborative project as an illustration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Somatic embryo development in maritime pine (Pinus pinaster): a 2-DE proteomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Book of abstracts</w:t>
+              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden. 2012, 4th UPSC-INRA (UPRA) bilateral meeting. Meeting book with abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268053v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryo development in maritime pine (Pinus pinaster): a 2-DE proteomic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Morel</w:t>
+                <w:t xml:space="preserve">Somatic embryo maturation in maritime pine (Pinus pinaster) : contribution of a 2-DE proteomic analysis for a better understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Mette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden. 2012, 4th UPSC-INRA (UPRA) bilateral meeting. Meeting book with abstracts</w:t>
+              <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746152v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential proteomics for the evaluation of the effect of environmental culture conditions on the protein expression of somatic embryos from Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18229,90 +18229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18406,51 +18406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Poplar Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. , 1 p., 2009</w:t>
@@ -18505,51 +18505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico D. Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18604,77 +18604,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18945,51 +18945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre l'acide abscissique, son ester de glucose et le potentiel embryogène d'une culture d'embryons somatiques de mélèze hybride (Larix x leptoeuropaea) pendant la maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19040,77 +19040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abscisic acid (ABA) in the xylem sap of adult oak trees during gradually imposed drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19786,51 +19786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DCBF187"/>
+    <w:nsid w:val="5D65C521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20017,51 +20017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-label" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7852-5868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033914915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Br&#233;maud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-023-01172-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sellin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13040594" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alouane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031914" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13944" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254541" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162807" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gutmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu254" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Trontin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Canlet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Reymond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Durandeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.06.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34J6R1X3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Durand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Label" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2011.567787" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01423.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1D82A8C32894381A7CB26538B5BC9659B0A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.03.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1P92XFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00458790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hausman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-010-0033-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900484" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWPKQQ2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657254v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Klimaszewska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noceda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-008-9158-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666497v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa J. Mellerowicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02556.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661977v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-287" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Levert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0241-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41JHBV9X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/22.6.431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01271-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBKXL38H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.100413.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TH3S7F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermel-Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Capelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050571" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KGN4WCP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jourdain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694142v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb00557.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q39TWBB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689206v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698368v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauveau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688308v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#232;che" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rideau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694598v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696307v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Triboulot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960204" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burtin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridolfi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690648v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hallard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ch&#233;nieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715979v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024107" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MP5Q0V2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700787v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rof" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718340v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723247v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sotta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Miginiac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717339v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882514v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miginiac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716306v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maldiney" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sossountzov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723637v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719157v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842952v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry End" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mounier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839712v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834048v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marion" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Burtin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dehon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838663v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Garnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hamdi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rideau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=qQ2OY9GF41wC&amp;amp;pg=PA88&amp;amp;lpg=PA88&amp;amp;dq=Genetic+transformation+of+catharanthus+roseus&amp;amp;source=bl&amp;amp;ots=2rz6TVdRF2&amp;amp;sig=q1YI_GOBjMWpEmR-jKOcCSUXbfM&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;resnum=8&amp;amp;ct=result#PPA88,M1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268055v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canlet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748239v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Le Mette" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746546v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Quoniou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750364v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748475v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750183v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203854v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758235v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756816v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751707v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755673v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Sundberg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Mellerowicz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824562v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829592v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761848v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189150v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189140v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760015v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beritognolo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766786v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843007v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769410v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842897v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lointier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joseph" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767424v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842209v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778030v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gouez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narboux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777663v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Schulze" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stiller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778046v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saly" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850459v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848446v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776224v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776526v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777637v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ridolfi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Fauveau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852775v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850223v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-De Deng" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846252v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851072v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850345v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845288v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856517v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855332v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782722v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716631v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s-Elisabeth Petit" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739968v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798385v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Avila" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Torre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge El-Azaz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740212v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808492v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rupps" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zoglauer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vornam Barbara" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Finkeldey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267979v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268053v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824773v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831369v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829733v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852569v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847669v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850195v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boivin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kohl" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851201v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850099v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850640v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rof" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857818v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-label" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7852-5868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033914915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Br&#233;maud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-023-01172-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sellin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13040594" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alouane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031914" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13944" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254541" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162807" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gutmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu254" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Trontin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Canlet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Reymond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Durandeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.06.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34J6R1X3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648615v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01423.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1D82A8C32894381A7CB26538B5BC9659B0A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.03.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1P92XFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Label" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2011.567787" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00458790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hausman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-010-0033-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900484" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWPKQQ2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657254v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Klimaszewska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noceda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-008-9158-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666497v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa J. Mellerowicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02556.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661977v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-287" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Levert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0241-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41JHBV9X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/22.6.431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01271-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBKXL38H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.100413.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TH3S7F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691410v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermel-Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Capelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050571" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KGN4WCP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694142v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb00557.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q39TWBB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689206v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698368v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauveau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694655v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jourdain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694598v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696307v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Triboulot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960204" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691674v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burtin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridolfi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hallard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ch&#233;nieux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rideau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688308v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#232;che" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715979v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024107" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MP5Q0V2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700787v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rof" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717339v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sotta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Miginiac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882514v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miginiac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718340v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716306v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maldiney" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sossountzov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723637v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719157v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839712v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842952v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry End" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mounier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834048v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marion" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Burtin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dehon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838663v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Garnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hamdi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rideau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=qQ2OY9GF41wC&amp;amp;pg=PA88&amp;amp;lpg=PA88&amp;amp;dq=Genetic+transformation+of+catharanthus+roseus&amp;amp;source=bl&amp;amp;ots=2rz6TVdRF2&amp;amp;sig=q1YI_GOBjMWpEmR-jKOcCSUXbfM&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;resnum=8&amp;amp;ct=result#PPA88,M1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268055v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canlet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748239v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Le Mette" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746546v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Quoniou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750364v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748475v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750183v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758235v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756816v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751707v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755673v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Sundberg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Mellerowicz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824562v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829592v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761848v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189140v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760015v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beritognolo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189150v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766786v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843007v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769410v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842897v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lointier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joseph" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767424v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842209v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778030v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gouez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narboux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777663v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Schulze" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stiller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850459v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776224v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776526v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saly" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777637v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ridolfi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Fauveau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778046v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850223v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-De Deng" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846252v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851072v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850345v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852775v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845288v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856517v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855332v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782722v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716631v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s-Elisabeth Petit" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739968v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798385v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Avila" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Torre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge El-Azaz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740212v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808492v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rupps" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zoglauer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vornam Barbara" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Finkeldey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267979v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268053v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824773v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831369v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829733v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852569v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847669v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850195v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boivin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kohl" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851201v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850099v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850640v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rof" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857818v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>