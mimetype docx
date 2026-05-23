--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -116,50 +116,71 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7852-5868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">033914915</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=8VRyJ80AAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -421,8752 +442,8752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic monitoring of Douglas-fir heartwood formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idelette Plazanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12863-023-01172-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf and Branch Hydraulic Plasticity of Two Light-Demanding Broadleaved Tree Species Differing in Water-Use Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eele Õunapuu-Pikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Sellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (4), pp.594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/f13040594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusarium graminearum infection strategy in wheat involves a highly conserved genetic program that controls the expression of a core effectome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (3), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23031914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage‐gating of aquaporins, a putative conserved safety mechanism during ionic stresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptome profiling in susceptible and tolerant rubber tree clones in response to cassiicolin Cas1, a necrotrophic effector from Corynespora cassiicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Muries</w:t>
+                <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Benoit</w:t>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+                <w:t xml:space="preserve">Pascal Montoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 595 (1), pp.41-57. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.13944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991020v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling in susceptible and tolerant rubber tree clones in response to cassiicolin Cas1, a necrotrophic effector from Corynespora cassiicola</w:t>
+                <w:t xml:space="preserve">Voltage‐gating of aquaporins, a putative conserved safety mechanism during ionic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
+                <w:t xml:space="preserve">Beatriz Muries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Montoro</w:t>
+                <w:t xml:space="preserve">Pierrick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0254541⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 595 (1), pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331666v1</w:t>
+                <w:t xml:space="preserve">hal-02991020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early transcriptional response to gravistimulation in poplar without phototropic confounding factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eele Õunapuu-Pikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël J. Drevet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aobpla/plaa071⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149688v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Frąc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Early transcriptional response to gravistimulation in poplar without phototropic confounding factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/plaa071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318971v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wild Analysis and Molecular Understanding of the Aquaporin Diversity in Olive Trees (Olea Europaea L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge A Ramírez-Tejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21114183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytological, biochemical and molecular events of the embryogenic state in Douglas-fir (Pseudotsuga menziesii [Mirb.])</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Václav Motyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, 26 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2019.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins and water control in drought-stressed poplar leaves: A glimpse into the extraxylem vascular territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 162, pp.25-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2018.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
+                <w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Gousset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Conchon</w:t>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830337v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Fumanal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+                <w:t xml:space="preserve">Aurelie Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (1), pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753929v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii [Mirb.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Vondrakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, 24 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-018-1337-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Triki Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khouaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2017.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Muries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (4-5), pp.375-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-016-0462-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Determinism of Sensitivity to Corynespora cassiicola Exudates in Rubber Tree (Hevea brasiliensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Clément-Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (10), pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0162807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light conditions on anatomical and biochemical aspects of somatic and zygotic embryos of hybrid larch (Larix x marschlinsii)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (4), pp.605-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcu254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Trontin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedřich Pešek</w:t>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.1135-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01179486v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Bedřich Pešek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (5), pp.1135-1147. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 152 (1), pp.184-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114446v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 150 (2), pp.271-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of maritime pine transcriptome: implications for forest breeding and biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefa Gómez-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (3), pp.286-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pbi.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotyledonary somatic embryos of Pinus pinaster Ait. most closely resemble fresh, maturing cotyledonary zygotic embryos: biological, carbohydrate and proteomic analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 240 (5), pp.1075-1095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-014-2125-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'embryogenèse somatique : une méthode de multiplication végétative du pin maritime pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Durandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCBA INFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, septembre (09), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-density linkage mapping in a pine tree reveals a genomic region associated with inbreeding depression and provides clues to the extent and distribution of meiotic recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, 19 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1741-7007-11-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdissection to Isolate Vascular Cambium Cells in Poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Goue</w:t>
+                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vallance</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silva Fennica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (5), pp.2217-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268376v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microdissection to Isolate Vascular Cambium Cells in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
+                <w:t xml:space="preserve">Nadia Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Magel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Silva Fennica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1), pp.5 - 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777008v1</w:t>
+                <w:t xml:space="preserve">hal-01268376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for changes in leaf and cambial proteome of Populus tremula × P. alba under different heat constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico D. Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 169 (17), pp.1698-1718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased gelling agent concentration promotes somatic embryo maturation in hybrid larch (Larix × eurolepsis): a 2-DE proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 141 (2), pp.152-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2010.01423.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar under drought: Comparison of leaf and cambial proteomic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74 (8), pp.1396-1410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2011.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium and Zinc are differentially distributed in Populus tremula x P. alba exposed to metal excess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 145 (2), pp.397-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/11263504.2011.567787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00619664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc and cadmium effects on growth and ion distribution in Populus tremula × Populus alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Hausman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carpin</w:t>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (1), pp.191-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10535-010-0033-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00458790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute metal stress in Populus tremula x P. alba (717-1B4 genotype): leaf and cambial proteome changes induced by Cd2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.349-368. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200900484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological characterization of young and aged embryogenic cultures of Pinus pinaster (Ait.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Klimaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Noceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervais Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (1), pp.20-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11627-008-9158-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgenomic analysis reveals cell type-specific gene expression patterns between ray and fusiform initials within the cambial meristem of Populus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa J. Mellerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Magel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (1), pp.45-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02556.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un arbre pourrait-il vivre éternellement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 403, p. 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambial activity of Populus tremula x Populus alba clone 717-1B4 in hydroponic culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (3), pp.719-724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/X05-287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDKA orthologue isolation and its expression during cambial activity in hybrid walnut (Juglans nigra X Juglans regia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17 (4), pp.316-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00468-002-0241-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal affects early development and hormonal concentrations of somatic embryos of hybrid larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (6), pp.431-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/22.6.431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant growth regulator levels during maturation of larch somatic embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39 (6), pp.495-502. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0981-9428(01)01271-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous abscisic acid fate during maturation of hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 109 (4), pp.456-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2000.100413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review : Plant microtubules. Potential for biotechnology, Nick P., Springer verlag, 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57 (8), pp.833-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could we progress in the knowledge of the mechanisms that govern the adventitious root formation from aerial plant tissues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ermel-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 67 (3-4), pp.105-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal conductance, growth and root signaling in Betula pendula seedlings subjected to partial soil drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (11), pp.769-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of endogenous ABA levels and temperature on cedar (Cedrus libani Loudon) bud dormancy in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Piola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18, pp.279-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s002990050571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation decreases abscisic acid content in hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Book review: Biochemistry and molecular biology of wood, Higuchi, T., Springer verlag, 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Couée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 54 (5), pp.502-503</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02694142v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: Biochemistry and molecular biology of wood, Higuchi, T., Springer verlag, 1997</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Desiccation decreases abscisic acid content in hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 99 (3), pp.433-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb00557.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689206v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal conductance, growth and root signaling in young oak seedlings subjected to partial soil drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17, pp.281-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal changes during growth of somatic embryogenic masses in hybrid larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 35 (9), pp.741-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of abscisic acid on somatic embryo maturation of hybrid larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 47 (305), pp.1905-1917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal conductance and xylem-sap abscisic acid (ABA) in adult oak trees during a gradually imposed drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (2-3), pp.207-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:19960204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires impliqués dans la formation du bois de coeur</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Responses to water stress in an ABA-unresponsive hybrid poplar (Populus koreana x trichocarpa cv. Peace) I. Stomatal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 87 (3), 1 p</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 134, pp.445-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691674v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to water stress in an ABA-unresponsive hybrid poplar (Populus koreana x trichocarpa cv. Peace) I. Stomatal function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires impliqués dans la formation du bois de coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 134, pp.445-454</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 87 (3), 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687735v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic periwinkle tissues overproducing cytokinins do not accumulate enhanced levels of indole alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Chénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 45, pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cytokinin on alkaloid accumulation in periwinkle callus cultures transformed with a light-inducible ipt gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Crèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 120, pp.47-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exogenous abscisic acid on germination and plantlet conversion frequencies of hybrid larch somatic embryos (Larix x leptoeuropaea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Changes in the levels of abscisic acid and its glucose ester conjugate during maturation of hybrid larch (Larix x leptoeuropaea) somatic embryos, in relation to germination and plantlet recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 92, pp.53-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00024107⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02715979v1</w:t>
+                <w:t xml:space="preserve">hal-02712338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the levels of abscisic acid and its glucose ester conjugate during maturation of hybrid larch (Larix x leptoeuropaea) somatic embryos, in relation to germination and plantlet recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Influence of exogenous abscisic acid on germination and plantlet conversion frequencies of hybrid larch somatic embryos (Larix x leptoeuropaea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 15 (2), pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00024107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712338v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELISA quantitation and GC-MS identification of abscisic acid in stigma, ovary and pedicel of pollinated poplar flowers (Populus nigra L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 14 (5), pp.521-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage des hormones vegetales dans l'orge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kolh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 22 (11), pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous levels of abscisic acid and indole-3-acetic acid during in vitro rooting of wild cherry explants produced by micropropagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Miginiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 8, pp.325-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02717339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal levels of plant growth regulators during in vitro culture of wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Miginiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.117s-120s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00882514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAA-oxydase activity and endogenous IAA and IBA level during in vitro rooting of wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 46, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02718340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal levels of plant growth regulators during in vitro culture of wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Miginiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 46 (suppl.), pp.117s-120s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous levels of abscisic acid, indole-3-acetic acid and benzyladenine during in vitro bud growth induction of Wild Cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sossountzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Miginiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 7, pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ELISA test for BA measurement : application to wild cherry culture in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Determination of plant growth substances in liquid endosperm of immature walnut (Juglans nigra) nuts by ELISA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Sotta</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 13, pp.155-158</w:t>
+              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 7, pp.209-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02723637v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of plant growth substances in liquid endosperm of immature walnut (Juglans nigra) nuts by ELISA technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An ELISA test for BA measurement : application to wild cherry culture in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Cornu</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 7, pp.209-215</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 13, pp.155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02719157v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02723637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multiplication végétative illustrée dans l'amélioration des arbres forestiers. La classification systématique illustrée des insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP;Région Centre;INRA;Orléans, n.p., 1999, 2-7380-0914-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation semi-quantitative du risque d'exposition aux produits chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry End</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA / Mission Centrale Prévention, 14, 23 p., 1999, INRA - Les Aide-Mémoire de la Prévention</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9176,650 +9197,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular mechanisms of reaction wood induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Fagerstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barry Gardiner, John Barnett, Pekka Saranpää, Joseph Gril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The biology of reaction wood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-138, 2014, 978-3-642-10813-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular mechanisms of reaction wood induction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The biology of reaction wood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274 p, 2014, Springer series in wood science, 978-3-642-10813-6 978-3-642-10814-3 (eBook) ISSN / 1431-8563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'agencement cellulaire du bois par des critères morphologiques objectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers scientifiques du bois. Vol.3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARBOLOR - Association pour la Recherche sur le Bois en Lorraine, 2005, 2-907086-11-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambial activity and xylem differentiation in walnut (Juglans sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isacco Beritognolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Molecular Biology of Wood Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bios scientific publishers, 2000, 1-85996-123-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Transformation of Catharanthus roseus (Periwinkle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Medicinal Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Biotechnology in Agriculture and Forestry, 3-540-65120-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9829,6141 +9850,6141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAVI-2 space experiment: The effects of statolith location on early stages of gravity sensing pathways in lentil roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Szczpaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGP &amp; ESA Life Sciences Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Vondrakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. p. 85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Vondráková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of Corynespora cassiicola putative effectors involved in the CLF disease of rubber tree.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EFPP-10th SFP conference: Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAVI-2 space experiment: investigating statoliths displacement and location effects on early stages of gravity perception pathways in plant roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Perada-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Eche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASGSR meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASGSR meeting., Oct 2016, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effectors of Corynespora cassiicola virulence in rubber tree. In IRRDB International Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRRDB International Rubber Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Aug 2015, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of early molecular events during &amp;lt;em&amp;gt;Pinus pinaste&amp;lt;/em&amp;gt;r Ait. somatic embryo development under reduced water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pešek Bedřichc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Sep 2014, Vitoria-Gasteiz, Spain. 220 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did cotyledonary somatic embryos of Pinus pinaster Ait. similar to cotyledonary zygotic embryos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis as an effective regeneration support for reverse genetics in maritime pine: the Sustainpine collaborative project as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jun 2012, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conifer somatic embryogenesis: from understanding the developmental pathway to the clonal propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Le Mette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of current achievements and shortcomings in developing Maritime pine somatic embryogenesis and enabling technologies in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Somatic embryogenesis in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Quoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Working Party 2.09.02: Somatic Embryogenesis of Trees Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t>
+              <w:t xml:space="preserve">19. Biennial Meeting of The New Zealand Branch of the International Association for Plant Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Hanmer Springs, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746546v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis in maritime pine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">An overview of current achievements and shortcomings in developing Maritime pine somatic embryogenesis and enabling technologies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Quoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Biennial Meeting of The New Zealand Branch of the International Association for Plant Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Hanmer Springs, New Zealand</w:t>
+              <w:t xml:space="preserve">IUFRO Working Party 2.09.02: Somatic Embryogenesis of Trees Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750364v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico D. Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Working Party 2.09.02: Somatic Embryogenesis of Trees Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime pine (Pinus pinaster) de novo transcriptome assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Teresa Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. workshop on "Statistical challenges on the 1000€ genome sequences in plants";StatSeq'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Génoplante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Working Party 2.09.02 : Somatic Embryogenesis of Forest Trees Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Suwon, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal medium formulation strongly affects transformation efficiency in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Quoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
+              <w:t xml:space="preserve">2. Poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817980v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821989v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase gelrite concentration improves somatic embryo maturation in hybrid larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of conifer somatic embryo development via proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insight into micro-genomics of cambial activity per cell type in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Sundberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Mellerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent biological characteristics of embryonal mass of maritime pine in relation to the embryogenic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Klimaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Noceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervais Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IN VITRO BIOLOGY MEETING; 2006 Meeting of the Society for In Vitro Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Minneapolis, United States. p. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of gene expression per cell type in the cambium of poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Sundberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Mellerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European project Alfa-GEMA and COST-E28 WG1 joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Orléans, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is the content of naphtoquinones, flavonols, flavanols and gallotannins regulated in living wood tissues of Juglans sp ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isacco Beritognolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI International conference on polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression in cambial zone of hybrid walnut stem related to radial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isacco Beritognolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Walnut Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of flavonoid metabolism in living sapwood cells is partly responsible for wood colour and durability : towards an original concept of heartwood extension in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Beritognolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. colloque international sur l'arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'arbre fabrique-t-il son bois de coeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isacco Beritognolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres d'Ecophysiologie de l'Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Autrans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous levels of plant growth regulators in developing somatic embryos of hybrid larch (Larix x leptoeuropeae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal conductance and xylem-sap abscisic acid (ABA) in adult oak trees during a gradually imposed drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:19960204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires de la formation du bois de coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytohormones et l'embryogenèse somatique des plantes ligneuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-belge "Morphogenèse : Aspects cellulaires et moléculaires". Société Française de Physiologie Végétale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Lille, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis in conifer species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires impliqués dans la formation du bois de coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Franco-Chinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767424v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires impliqués dans la formation du bois de coeur</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Somatic embryogenesis in conifer species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Gouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Seillac, France</w:t>
+              <w:t xml:space="preserve">Séminaire Franco-Chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842209v1</w:t>
+                <w:t xml:space="preserve">hal-02767424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis : control of somatic embryo maturation in hybrid larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Meeting of the Cost 822 Working group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of photosynthetic activity in forest trees during drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indol-3-acetic acid, abscisic acid and cytokinins endogenous levels in endosperm and embryo of walnut (Juglans regia L.) during nut development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Germination and plantlet frequencies of hybrid larch somatic embryos in relation with their endogenous ABA levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cornu</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress of Plant Tissue and Cell Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1994, Florence, Italy. p. 108</w:t>
+              <w:t xml:space="preserve">, Jun 1994, Florence, Italy. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02850459v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02848446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between abscisic acid and its glucose ester levels and embryogenic potential of hybrid larch somatic embryos culture (Larix leptoeuropaea) during maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmille Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination and plantlet frequencies of hybrid larch somatic embryos in relation with their endogenous ABA levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Indol-3-acetic acid, abscisic acid and cytokinins endogenous levels in endosperm and embryo of walnut (Juglans regia L.) during nut development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress of Plant Tissue and Cell Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1994, Florence, Italy. pp.n.c</w:t>
+              <w:t xml:space="preserve">, Jun 1994, Florence, Italy. p. 108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02848446v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02850459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between somatic embryogenesis induction from hybrid larch somatic embryos (Larix leptoeuropaea) and their endogenous abscisic acid levels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compared responses to drought of two hybrid poplars differing in their stomatal sensitivity to ABA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lorraine Fauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
+              <w:t xml:space="preserve">2. colloque général sur les sciences végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776526v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared responses to drought of two hybrid poplars differing in their stomatal sensitivity to ABA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relationship between somatic embryogenesis induction from hybrid larch somatic embryos (Larix leptoeuropaea) and their endogenous abscisic acid levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. colloque général sur les sciences végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777637v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ethylene on somatic embryogenesis of hybrid larch (Larix leptoeuropaea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmille Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'albumen liquide de noix sur l'embryogenèse somatique secondaire de cultures de noix hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-De Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La germination et la conversion en plante d'embryons somatiques de mélèze hybride en relation avec leur teneur interne en ABA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Relation entre l'ABA exogène fourni aux embryons somatiques de mélèze hybride et leur teneur interne en ABA mesurée par ELISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846252v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02850345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryogenèse somatique chez le noyer : effets de l'utilisation de l'albumen de noix sur les teneurs hormonales endogènes des embryons somatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Montpellier, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre l'ABA exogène fourni aux embryons somatiques de mélèze hybride et leur teneur interne en ABA mesurée par ELISA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La germination et la conversion en plante d'embryons somatiques de mélèze hybride en relation avec leur teneur interne en ABA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02850345v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'AIA ou de l'ABA exogènes sur l'embryogenèse adventive d'embryons somatiques de noyer. Mesure des teneurs hormonales endogènes correspondantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Montpellier, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs endogènes en ABA et ABAGE d'embryons somatiques de noyer ayant subi un traitement de déshydratation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-De Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Forum des Jeunes Chercheurs en Physiologie Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Perpignan, France. p. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAA-oxydase activity and endogenous IAA and IBA level during in vitro rooting of wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on forest tree physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02856517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal levels of plant growth regulators during in vitro culture of wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Miginiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation syposium Forest Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02855332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAA-Oxidase activity and endogenous IAA and ABA level during in vitro rooting of wild Cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02782722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15973,3635 +15994,3635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of an integrated molecular dynamics workflow on the Galaxy platform : Characterization of aquaporin pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès-Elisabeth Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage gating of plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Marseille, France. 439, pp.688 - 694, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature04316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced plasticity in daily stem radius fluctuations and relationships with xylem hydraulics in hybrid poplars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic and transcriptional plasticities in response to drought in black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bouyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+                <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane J.-S. Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic. 2016, Plant Biology Europe EPSO/FESPB 2016 Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739968v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and transcriptional plasticities in response to drought in black poplar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drought-induced plasticity in daily stem radius fluctuations and relationships with xylem hydraulics in hybrid poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane J.-S. Venisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Benoit</w:t>
+                <w:t xml:space="preserve">Laure Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain de Oliveira</w:t>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic. 2016, Plant Biology Europe EPSO/FESPB 2016 Congress</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740197v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome and ecophysiological data of Populus nigra genotypes during drought stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane J.-S. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-driven in silico discovery of potential effectors involved in Corynespora cassiicola pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, Actes de la conférence JOBIM 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards functional genomics of transcription factor genes associated to growth and wood formation in maritime pine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jorge El-Azaz</w:t>
+                <w:t xml:space="preserve">Whole transcriptome sequencing and ecophysiological traits to qualify drought responses in Populus nigra genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France. , pp.1, 2015</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 134 p., 2015, International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798385v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole transcriptome sequencing and ecophysiological traits to qualify drought responses in Populus nigra genotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Benoit</w:t>
+                <w:t xml:space="preserve">Towards functional genomics of transcription factor genes associated to growth and wood formation in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge El-Azaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 134 p., 2015, International Symposium on Plant Signaling and Behavior 2015</w:t>
+              <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. , pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269278v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throuput workflow for RNAseq data treatment linking laboratory data server and remote parallel calculation platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane J.-S. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation du duramen chez le douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idelette Plazanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are cotyledonary somatic embryos of Pinus pinaster Ait. equivalent to the zygotic counterpart ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain. 2014, 3rd International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phenotyping of Maritime pine somatic plants transformed with an RNAi construct targeting cinnamyl alcohol dehydrogenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepción Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Le Mette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain. 2014, 3rd International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“PLANT-KBBE SUSTAINPINE” Genomic tools in maritime Pine for enhanced biomass production and sustainable forest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rupps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Zoglauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vornam Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiner Finkeldey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Teresa Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLANT 2030 Status Seminar 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Potsdam, Germany. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduce water availability during hybrid larch somatic embryo maturation is not stressful</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis as an effective regeneration support for reverse genetics in maritime pine: the Sustainpine collaborative project as an illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryo development in maritime pine (Pinus pinaster): a 2-DE proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Umea, Sweden. 2012, 4th UPSC-INRA (UPRA) bilateral meeting. Meeting book with abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryo maturation in maritime pine (Pinus pinaster) : contribution of a 2-DE proteomic analysis for a better understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Mette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential proteomics for the evaluation of the effect of environmental culture conditions on the protein expression of somatic embryos from Pinus pinaster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011, Spectroscopie de Masse et Analyse Protéomique</w:t>
+              <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746570v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Differential proteomics for the evaluation of the effect of environmental culture conditions on the protein expression of somatic embryos from Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvenght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bourgerie</w:t>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011, Spectroscopie de Masse et Analyse Protéomique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063763v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populus Genome Portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourgait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivianne Judith Koyao-Darinest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Poplar Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. , 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar cambium and leaf tissues present specific changes in 2D-page patterns in response to drought of heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico D. Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Poplar Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Génoplante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Arles, France. , 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression in ray and fusiform cambial cells of hybrid poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Magel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Sundberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Biotechnology 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Umea, France. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the SAGE tag analysis by constitution of a potential-SAGE-tag database for poplar improving tag identification uniqueness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Biotechnology 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Umea, France. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre l'acide abscissique, son ester de glucose et le potentiel embryogène d'une culture d'embryons somatiques de mélèze hybride (Larix x leptoeuropaea) pendant la maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Seillac, France. p. 24, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abscisic acid (ABA) in the xylem sap of adult oak trees during gradually imposed drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Fauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Workshop EUROSILVA Research Programm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Dourdan, France. pp.WR12, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil hormonal de l'orge de qualité brassicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Brewery Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Oslo, Suède. pp.n.c., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'AIA exogène sur les teneurs endogènes en AIA et ses métabolites, au cours de l'embryogenèse somatique du noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Seillac, France. pp.n.c., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barley hormonal balance and malting quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Brewery Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Oslo, Sweden. pp.n.c., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of endogenous plant growth regulators in barley by an enzyme-linked immunosorbent assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Cereal and Bread Congress (ICBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Paris, France. pp.n.c., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19611,114 +19632,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormones endogenes et multiplication vegetative in vitro chez le merisier (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1988. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02857818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId508"/>
+      <w:footerReference w:type="default" r:id="rId509"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19786,51 +19807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D65C521"/>
+    <w:nsid w:val="B5CC60E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20017,51 +20038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-label" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7852-5868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033914915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Br&#233;maud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-023-01172-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sellin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13040594" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alouane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031914" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13944" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254541" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162807" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gutmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu254" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Trontin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Canlet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Reymond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Durandeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.06.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34J6R1X3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648615v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01423.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1D82A8C32894381A7CB26538B5BC9659B0A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.03.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1P92XFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Label" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2011.567787" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00458790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hausman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-010-0033-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900484" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWPKQQ2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657254v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Klimaszewska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noceda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-008-9158-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666497v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa J. Mellerowicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02556.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661977v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-287" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Levert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0241-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41JHBV9X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/22.6.431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01271-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBKXL38H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.100413.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TH3S7F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691410v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermel-Fontaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Capelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696830v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050571" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KGN4WCP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694142v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb00557.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q39TWBB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689206v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698368v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauveau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694655v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jourdain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694598v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696307v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Triboulot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960204" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691674v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burtin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridolfi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hallard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ch&#233;nieux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rideau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688308v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#232;che" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715979v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024107" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MP5Q0V2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700787v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833655v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rof" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717339v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sotta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Miginiac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882514v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miginiac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718340v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716306v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maldiney" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sossountzov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723637v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719157v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839712v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842952v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry End" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mounier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834048v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marion" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842516v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Burtin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dehon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838663v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Garnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hamdi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rideau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=qQ2OY9GF41wC&amp;amp;pg=PA88&amp;amp;lpg=PA88&amp;amp;dq=Genetic+transformation+of+catharanthus+roseus&amp;amp;source=bl&amp;amp;ots=2rz6TVdRF2&amp;amp;sig=q1YI_GOBjMWpEmR-jKOcCSUXbfM&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;resnum=8&amp;amp;ct=result#PPA88,M1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268055v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canlet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748239v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Le Mette" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746546v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Quoniou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750364v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748475v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750183v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203854v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758235v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756816v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751707v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755673v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Sundberg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Mellerowicz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824562v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829592v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761848v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189140v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760015v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beritognolo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189150v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766786v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843007v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769410v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842897v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lointier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saly" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joseph" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767424v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842209v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778030v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gouez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narboux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777663v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Schulze" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stiller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850459v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776224v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776526v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saly" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777637v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ridolfi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Fauveau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778046v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850223v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-De Deng" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846252v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851072v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850345v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852775v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845288v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856517v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855332v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782722v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716631v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s-Elisabeth Petit" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739968v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798385v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Avila" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Torre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge El-Azaz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740212v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808492v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rupps" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zoglauer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vornam Barbara" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Finkeldey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267979v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268053v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824773v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831369v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829733v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852569v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847669v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850195v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boivin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kohl" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851201v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850099v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850640v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rof" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857818v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-label" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7852-5868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033914915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8VRyJ80AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Br&#233;maud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Plazanet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-023-01172-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sellin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13040594" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rocher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Alouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031914" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254541" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Drevet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaa071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417737v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gutmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu254" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Trontin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Canlet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Reymond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Durandeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645476v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Sergeant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.06.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34J6R1X3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648615v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01423.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1D82A8C32894381A7CB26538B5BC9659B0A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.03.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1P92XFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Durand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Label" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2011.567787" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00458790v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hausman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10535-010-0033-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900484" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWPKQQ2R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Klimaszewska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noceda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Pelletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-008-9158-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa J. Mellerowicz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02556.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661977v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-287" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678804v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Levert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-002-0241-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41JHBV9X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678616v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/22.6.431" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678588v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01271-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBKXL38H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696977v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.100413.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TH3S7F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duroux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ermel-Fontaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Capelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696830v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fort" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688654v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050571" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KGN4WCP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689206v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694142v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb00557.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q39TWBB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698368v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fort" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauveau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jourdain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694598v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Triboulot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960204" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridolfi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burtin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hallard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ch&#233;nieux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rideau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688308v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cr&#232;che" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712338v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715979v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024107" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MP5Q0V2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700787v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833655v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rof" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717339v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sotta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Miginiac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882514v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miginiac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718340v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723247v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maldiney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sossountzov" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719157v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723637v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839712v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842952v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry End" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Halpern" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Locquet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mounier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marion" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842516v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Burtin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dehon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838663v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Garnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hamdi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rideau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=qQ2OY9GF41wC&amp;amp;pg=PA88&amp;amp;lpg=PA88&amp;amp;dq=Genetic+transformation+of+catharanthus+roseus&amp;amp;source=bl&amp;amp;ots=2rz6TVdRF2&amp;amp;sig=q1YI_GOBjMWpEmR-jKOcCSUXbfM&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;oi=book_result&amp;amp;resnum=8&amp;amp;ct=result#PPA88,M1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01956457v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczpaniak" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603669v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Perada-Loth" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. G&#233;rard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Eche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268055v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canlet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748239v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Le Mette" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750364v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Quoniou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746546v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748475v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750183v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203854v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758235v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756816v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751707v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755673v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Sundberg" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Mellerowicz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824562v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829592v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761848v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189140v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760015v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Beritognolo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie No&#235;l" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189150v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766786v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843007v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769410v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842897v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lointier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saly" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joseph" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842209v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767424v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778030v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gouez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narboux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777663v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Schulze" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stiller" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848446v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776224v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850459v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777637v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ridolfi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Fauveau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776526v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saly" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778046v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850223v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-De Deng" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850345v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851072v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846252v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852775v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845288v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856517v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855332v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782722v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03716631v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s-Elisabeth Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739968v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouyer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798385v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Avila" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Torre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge El-Azaz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739603v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740212v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808492v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rupps" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zoglauer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vornam Barbara" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Finkeldey" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267979v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824773v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831369v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829733v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852569v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847669v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850195v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boivin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kohl" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851201v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850099v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850640v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rof" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857818v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>