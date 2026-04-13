--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -2854,423 +2854,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GRASP × ELS approach for the job-shop with a web service paradigm packaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GraspxELS approach for the job-shop with a web services paradigm packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+                <w:t xml:space="preserve">J. Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fontanel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Syst. Appl.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41(2), pp.544-562</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086248v1</w:t>
+                <w:t xml:space="preserve">hal-02081907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Fleury</w:t>
+                <w:t xml:space="preserve">A GRASP × ELS approach for the job-shop with a web service paradigm packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Syst. Appl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.544--562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.07.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082465v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GraspxELS approach for the job-shop with a web services paradigm packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Chassaing</w:t>
+                <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fontanel</w:t>
+                <w:t xml:space="preserve">R. Boualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41(2), pp.544-562</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27(1), pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081907v1</w:t>
+                <w:t xml:space="preserve">hal-02082465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-first split-second methods for vehicle routing problems: A review</w:t>
               </w:r>
@@ -3532,51 +3532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 143(1), pp.24-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3757,51 +3757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Tchomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An International Journal Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4571,51 +4571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.14 PAGES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4666,51 +4666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INT. JOURNAL OF PRODUCTION RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43-9, pp.1911-1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43(9), pp.1911-1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5274,51 +5274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">META-HEURISTICS FOR THE STOCHASTIC HOIST SCHEDULING PROBLEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7524,662 +7524,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02506440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Physical Activity and Sedentary Patterns Analyzed in a General Population of Adults by the eMouve Application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rihab Zemni</w:t>
+                <w:t xml:space="preserve">Toward Scheduling for Reconfigurable Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Human Interaction and Emerging Technologies : Future Applicaitons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Berlin, France. pp.10443-10448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736550v1</w:t>
+                <w:t xml:space="preserve">emse-03051560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Scheduling for Reconfigurable Manufacturing Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Fleury</w:t>
+                <w:t xml:space="preserve">Spontaneous Physical Activity and Sedentary Patterns Analyzed in a General Population of Adults by the eMouve Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Coyault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelane Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Zemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. International Conference on Human Interaction and Emerging Technologies : Future Applicaitons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lausannes, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03051560v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between two approaches to solve the Job-shop Scheduling Problem with Routing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Huguet</w:t>
+                <w:t xml:space="preserve">Généralisation des contraintes de transport dans le RCPSPR : nouvelle modélisation du problème intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Manufacturing Modelling, Management and Control (MIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181541v1</w:t>
+                <w:t xml:space="preserve">hal-02082037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de tournées de véhicules à deux échelons en milieu urbain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Comparison between two approaches to solve the Job-shop Scheduling Problem with Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">9th Manufacturing Modelling, Management and Control (MIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082038v1</w:t>
+                <w:t xml:space="preserve">hal-02181541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de tournées de véhicules avec interactions transmodales en milieu urbain</w:t>
+                <w:t xml:space="preserve">Problèmes de tournées de véhicules à deux échelons en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084314v1</w:t>
+                <w:t xml:space="preserve">hal-02082038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation des contraintes de transport dans le RCPSPR : nouvelle modélisation du problème intégré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Iori</w:t>
+                <w:t xml:space="preserve">Problèmes de tournées de véhicules avec interactions transmodales en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Vinot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082037v1</w:t>
+                <w:t xml:space="preserve">hal-02084314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genetic Algorithm for the Dial-A-Ride Problem with private vehicles and privacy settings</w:t>
               </w:r>
@@ -8608,122 +8608,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution conjointe du RCPSPR grâce à la définition d’un graphe flot non limité par la demande des activités</w:t>
+                <w:t xml:space="preserve">Extension of the flow definition in the RCPSPR to model the transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">EURO/ALIO - International Conference on Applied Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082043v1</w:t>
+                <w:t xml:space="preserve">hal-02138821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ELS for the Dial-A-Ride Problem with private vehicles</w:t>
               </w:r>
@@ -8798,109 +8785,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the flow definition in the RCPSPR to model the transportation</w:t>
+                <w:t xml:space="preserve">Résolution conjointe du RCPSPR grâce à la définition d’un graphe flot non limité par la demande des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO/ALIO - International Conference on Applied Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">19e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138821v1</w:t>
+                <w:t xml:space="preserve">hal-02082043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dial-a-Ride evaluation for solving the Job-shop Problem with Transport</w:t>
               </w:r>
@@ -9623,243 +9623,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Program for the Resource-Constrained Project Scheduling Problem with Routing</w:t>
+                <w:t xml:space="preserve">At the crossroads of scheduling problems and routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">EU/ME - 18th Free workshop on metaheuristics for a better world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698377v1</w:t>
+                <w:t xml:space="preserve">hal-02138685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the crossroads of scheduling problems and routing problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolution of a job-shop with routing considering a quality of service for customer: JSSP with routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Vinot</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME - 18th Free workshop on metaheuristics for a better world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138685v1</w:t>
+                <w:t xml:space="preserve">hal-02081932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of a Job-shop with routing considering a quality of service for customer: JSSP with routing</w:t>
               </w:r>
@@ -9934,122 +9908,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of a job-shop with routing considering a quality of service for customer: JSSP with routing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Linear Program for the Resource-Constrained Project Scheduling Problem with Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Tchernev.</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Saarbrucken, Germany</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081932v1</w:t>
+                <w:t xml:space="preserve">hal-01698377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation linéaire d’un problème de RCPSP avec transport de ressources</w:t>
               </w:r>
@@ -10137,51 +10137,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resolution of the transport problem from a flow into a RCPSP with routing</w:t>
+                <w:t xml:space="preserve">Résolution conjointe du problème d’ordonnancement et de transport des ressources dans un RCPSP avec une flotte hétérogène de véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
@@ -10199,97 +10199,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixth meeting of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081931v1</w:t>
+                <w:t xml:space="preserve">hal-02082044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution conjointe du problème d’ordonnancement et de transport des ressources dans un RCPSP avec une flotte hétérogène de véhicule</w:t>
+                <w:t xml:space="preserve">Optimal resolution of the transport problem from a flow into a RCPSP with routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
@@ -10307,73 +10307,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">sixth meeting of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082044v1</w:t>
+                <w:t xml:space="preserve">hal-02081931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of a Job-shop problem with precedence constrains between jobs (JSPC)</w:t>
               </w:r>
@@ -10625,51 +10625,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrated Production and Transportation Scheduling Problem based on a GRASPxELS resolution scheme</w:t>
+                <w:t xml:space="preserve">Scheduling resource-constrained projects with transportation constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
@@ -10687,106 +10687,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The fifth meeting of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319759v1</w:t>
+                <w:t xml:space="preserve">hal-01319760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling resource-constrained projects with transportation constraints</w:t>
+                <w:t xml:space="preserve">The Integrated Production and Transportation Scheduling Problem based on a GRASPxELS resolution scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
@@ -10804,73 +10795,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fifth meeting of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.1466-1471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319760v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pickup and delivery problem in supply chain context</w:t>
               </w:r>
@@ -10964,51 +10964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Robust Solutions for the DARP with Variations in Transportation Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11435,51 +11435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12146,351 +12146,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortest Path Challenging Problem - Context of Mobile Devices in Urban Area Considering Weakened GPS Signal and Data Network Traffic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shortest Path for mobile Devices in Urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Vincent.</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081944v1</w:t>
+                <w:t xml:space="preserve">hal-02082049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortest path problem for mobile devices in urban area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shortest Path Challenging Problem - Context of Mobile Devices in Urban Area Considering Weakened GPS Signal and Data Network Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vincent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">B. Vincent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3nd International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946516v1</w:t>
+                <w:t xml:space="preserve">hal-02081944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortest Path for mobile Devices in Urban Area</w:t>
+                <w:t xml:space="preserve">Shortest path problem for mobile devices in urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Benjamin</w:t>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libo Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082049v1</w:t>
+                <w:t xml:space="preserve">hal-00946516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split decomposition for the bi-objectivevehicle routing problem with route balancing</w:t>
               </w:r>
@@ -12709,51 +12709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du DARP avec un schéma d'optimisation de type ELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12804,51 +12804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes d'ordonnancement dans des procédés innovants de l'industrie pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13046,51 +13046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes d'ordonnancement dans les procédézs innovants de l'industrie pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13167,51 +13167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes d'ordonnancement dans des procédés innovants de l'industrie pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13282,411 +13282,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GRASPxELS approach for the Job Shop with generic time-lags and new statistical determination of the parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+                <w:t xml:space="preserve">A Shortest Path problem in the context of Route Guidance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fontanel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Libo Ren.</w:t>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">International France-China Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082054v1</w:t>
+                <w:t xml:space="preserve">hal-02081946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’une nouvelle fonction d’estimation de la dépense énergétique adaptée aux smartphones et aux conditions habituelles de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lamaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shortest Path problem in the context of Route Guidance Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Chassaing</w:t>
+                <w:t xml:space="preserve">A GRASPxELS approach for the Job Shop with generic time-lags and new statistical determination of the parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Tchernev</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International France-China Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">14e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081946v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Services definition for operational research problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13767,77 +13767,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boualit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13981,541 +13981,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A column generation-based heuristic for the Job-Shop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082052v1</w:t>
+                <w:t xml:space="preserve">hal-02082469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Guidoux</w:t>
+                <w:t xml:space="preserve">A column generation-based heuristic for the Job-Shop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rousset</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082469v1</w:t>
+                <w:t xml:space="preserve">hal-02082052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Periods Job-Shop Scheduling Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Fontanel</w:t>
+                <w:t xml:space="preserve">Application of job-shop Model for Supply Chain Optimization Considering Payment Delay Between Members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kemmoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Angers, France. pp.189-190</w:t>
+              <w:t xml:space="preserve">First International Workshop on Green Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ARRAS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082057v1</w:t>
+                <w:t xml:space="preserve">hal-02081956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of job-shop Model for Supply Chain Optimization Considering Payment Delay Between Members</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kemmoe</w:t>
+                <w:t xml:space="preserve">JOB-SHOP WITH GENERIC TIME-LAGS: A HEURISTIC BASED APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Tchernev</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Green Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, ARRAS, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081956v1</w:t>
+                <w:t xml:space="preserve">hal-00728690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JOB-SHOP WITH GENERIC TIME-LAGS: A HEURISTIC BASED APPROACH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Huguet</w:t>
+                <w:t xml:space="preserve">Multi-Periods Job-Shop Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Angers, France. pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728690v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First linear formulation of the 3D-packing problem in the 3L-CVRP perspective</w:t>
               </w:r>
@@ -14970,480 +14970,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GRASP for supply chain optimization with financial constraints per production unit</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finder2E : A software to characterise physical activity and energy expenditure over short time-intervals in free living volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Udine, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081964v1</w:t>
+                <w:t xml:space="preserve">hal-02081962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finder2E : A software to characterise physical activity and energy expenditure over short time-intervals in free living volunteers</w:t>
+                <w:t xml:space="preserve">Actiheart VS. Sensewear Armband for prediction of enertgy expenditure in controlled and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Morio</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sauvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081962v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actiheart VS. Sensewear Armband for prediction of enertgy expenditure in controlled and free-living conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Sauvinet</w:t>
+                <w:t xml:space="preserve">An Hybrid Heuristic for the 3L-CVRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Toussaint.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée de l'Optimisation. Séance TA3 - Tournées de Véhicules. HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081961v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Hybrid Heuristic for the 3L-CVRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Duhamel</w:t>
+                <w:t xml:space="preserve">A GRASP for supply chain optimization with financial constraints per production unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kemmoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Toussaint.</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Optimisation. Séance TA3 - Tournées de Véhicules. HEC Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">MIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081960v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated constraint propagation for Job-Shop problem with generic time-lags</w:t>
               </w:r>
@@ -15648,286 +15648,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une métaheuristique hybride de type GRASPxELS pour le 3LCVRP.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Formulation linéaire d'un problème de job-shop avec flux financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylverin Kemmoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raksmey Phan</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011</w:t>
+              <w:t xml:space="preserve">ROADEF 2011 (programme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082059v1</w:t>
+                <w:t xml:space="preserve">hal-02082058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation linéaire d'un problème de job-shop avec flux financiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylverin Kemmoe</w:t>
+                <w:t xml:space="preserve">Une métaheuristique hybride de type GRASPxELS pour le 3LCVRP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raksmey Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011 (programme)</w:t>
+              <w:t xml:space="preserve">ROADEF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082058v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical formulation of the Supply Chain with cash flow per production unit modelled as job-shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kemmoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15978,51 +15978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated constraint propagation for Job-Shop problem with generic time-lags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16054,138 +16054,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'un split en profondeur pour les problèmes de tournées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Formalisation linéaire d'un job-shop avec un seul robot de capacité non unitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082064v1</w:t>
+                <w:t xml:space="preserve">hal-02082063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Cooperative Evolutionary Local Search for the Heterogeneous Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16201,152 +16201,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-MEeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation linéaire d'un job-shop avec un seul robot de capacité non unitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Larabi</w:t>
+                <w:t xml:space="preserve">Définition d'un split en profondeur pour les problèmes de tournées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolay Tchernev</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082063v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply chain optimization with negative cash flow optimization during planning</w:t>
               </w:r>
@@ -16371,51 +16371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toussaint.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th LSS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Villeneuve d'Acsq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16466,51 +16466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16529,230 +16529,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de type GRASPxELS pour le VRPB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raksmey Phan</w:t>
+                <w:t xml:space="preserve">Définition d'un schéma d'optimisation GRASPxELS pour le 2L-CVRP avec rotations de boîtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082061v1</w:t>
+                <w:t xml:space="preserve">hal-02082062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'un schéma d'optimisation GRASPxELS pour le 2L-CVRP avec rotations de boîtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Toussaint</w:t>
+                <w:t xml:space="preserve">Approche de type GRASPxELS pour le VRPB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raksmey Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082062v1</w:t>
+                <w:t xml:space="preserve">hal-02082061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel cooperative GRASP for the HVRP</w:t>
               </w:r>
@@ -16935,446 +16935,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARP: a tentative resolution using a multi-objective resolution scheme based on ELS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2L-CVRP: a GRASP resolution scheme based on RCPSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Xiagang</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE39 Conference - International Conference on Computers and Industriel Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Troyes, France. pp.1112-1117</w:t>
+              <w:t xml:space="preserve">CIE39 Conference - International Conference on Computers &amp; Industriel Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Troyes, France. pp.1106-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081974v1</w:t>
+                <w:t xml:space="preserve">hal-02081979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job-Shop avec un seul robot de capacité non unitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF-09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nancy, France. pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">, Euro Bonn 23rd European Conference on Operational Research,Bonn, GERMANY, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hanen</w:t>
+                <w:t xml:space="preserve">E. Medernach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Medernach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">E. Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Bonn 23rd European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2L-CVRP: a GRASP resolution scheme based on RCPSP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DARP: a tentative resolution using a multi-objective resolution scheme based on ELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Toussaint</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Xiagang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE39 Conference - International Conference on Computers &amp; Industriel Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Troyes, France. pp.1106-1111</w:t>
+              <w:t xml:space="preserve">CIE39 Conference - International Conference on Computers and Industriel Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Troyes, France. pp.1112-1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081979v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GRASP×ELS approach for real-life Location Routing Problems</w:t>
               </w:r>
@@ -17579,260 +17579,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00403426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for financial supply chain optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous scheduling of machines and automated guided vehicles: graph modelling and resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081972v1</w:t>
+                <w:t xml:space="preserve">hal-02081973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous scheduling of machines and automated guided vehicles: graph modelling and resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for financial supply chain optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081973v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème de Job-Shop avec contraintes financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18017,51 +18017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tizi-Ouzou, Algeria. pp.281-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18410,51 +18410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MISTA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18505,51 +18505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFG 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18600,51 +18600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OR 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19056,125 +19056,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized Decision-making System based on an Hybrid Genetic Algorithm for Heterogeneous VRP resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Soutera</w:t>
+                <w:t xml:space="preserve">Bi-Objective Optimization of the job-shop problème with Time-Lags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Caumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Session : Multi Objective Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081990v1</w:t>
+                <w:t xml:space="preserve">hal-02081988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasible schedules generation with an extension of the Giffler and Thompson algorithm for the jobshop problem with time lags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Caumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19203,152 +19216,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Objective Optimization of the job-shop problème with Time-Lags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Caumond</w:t>
+                <w:t xml:space="preserve">Computerized Decision-making System based on an Hybrid Genetic Algorithm for Heterogeneous VRP resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session : Multi Objective Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081988v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflective simulation model for optimization of FMS</w:t>
               </w:r>
@@ -19558,51 +19558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Maintenance Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19692,51 +19692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième conférence Francophone de MOdélisation et SIMulation MOSIM'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France. pp.939-946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19904,51 +19904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième conférence Francophone de MOdélisation et SIMulation MOSIM'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France. pp.635-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20705,528 +20705,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning problems in arc routing</w:t>
+                <w:t xml:space="preserve">Multi-Objective Capacitated Arc Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de PMS 2002 (EURO Working Group on Project Management and Scheduling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Valencia, Spain. pp.232-235</w:t>
+              <w:t xml:space="preserve">MOMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082013v1</w:t>
+                <w:t xml:space="preserve">hal-02082006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Algorithms for Multiperiods Arc Routing Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la robustesse des solutions pour le CARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Annecy, France. pp.845-852</w:t>
+              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082010v1</w:t>
+                <w:t xml:space="preserve">hal-02895758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness evaluation of solutions for the Capacitated Arc Routing Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary Algorithms for Multiperiods Arc Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation and Planning in High Autonomy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp.290-295</w:t>
+              <w:t xml:space="preserve">IPMU'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Annecy, France. pp.845-852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082012v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la robustesse des solutions pour le CARP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Fleury</w:t>
+                <w:t xml:space="preserve">Robustness evaluation of solutions for the Capacitated Arc Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Simulation and Planning in High Autonomy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp.290-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895758v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Capacitated Arc Routing Problem</w:t>
+                <w:t xml:space="preserve">Planning problems in arc routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes de PMS 2002 (EURO Working Group on Project Management and Scheduling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Valencia, Spain. pp.232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082006v1</w:t>
+                <w:t xml:space="preserve">hal-02082013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast algorithms for general arc routing problems</w:t>
               </w:r>
@@ -21523,51 +21523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21586,325 +21586,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes génétiques pour les problèmes de tournées sur arcs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bornes inférieures pour l’ordonnancement intégré de la production et du transport dans les FMS avec un seul chariot filoguidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MOdélisation et SIMulation ( MOSIM'01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Troyes, France. pp.117-124</w:t>
+              <w:t xml:space="preserve">Proc. 3ème Conférence Francophone de MOdélisation et SIMulation (MOSIM01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082016v1</w:t>
+                <w:t xml:space="preserve">hal-01706896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integer linear model for general arc routing problems</w:t>
+                <w:t xml:space="preserve">Algorithmes génétiques pour les problèmes de tournées sur arcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Marseille, France. pp.427-431</w:t>
+              <w:t xml:space="preserve">Conférence MOdélisation et SIMulation ( MOSIM'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Troyes, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082014v1</w:t>
+                <w:t xml:space="preserve">hal-02082016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes inférieures pour l’ordonnancement intégré de la production et du transport dans les FMS avec un seul chariot filoguidé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integer linear model for general arc routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 3ème Conférence Francophone de MOdélisation et SIMulation (MOSIM01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Troyes, France</w:t>
+              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Marseille, France. pp.427-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706896v1</w:t>
+                <w:t xml:space="preserve">hal-02082014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Genetic Algorithm for the Capacitated Arc Routing Problem and Its Extensions</w:t>
               </w:r>
@@ -22304,51 +22304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Tardiness Minimization Approach to Simultaneous Job Input Sequencing and Vehicles Dispatching in as FMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Imacs World Congress 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22399,51 +22399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International European Simulation Multi-Conference ( ESM'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Gent, Belgium. pp.481-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22855,217 +22855,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Optimization for Manufacturing Systems with Randoms Events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hoist Scheduling Problem : Modèle Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 IMACS World Congress on Scientific Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Berlin, Germany. pp.427-432</w:t>
+              <w:t xml:space="preserve">Rapport Interne du Laboratoire d'Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082024v1</w:t>
+                <w:t xml:space="preserve">hal-02082028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoist Scheduling Problem : Modèle Objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Optimization for Manufacturing Systems with Randoms Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Interne du Laboratoire d'Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Besançon, France</w:t>
+              <w:t xml:space="preserve">15 IMACS World Congress on Scientific Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Berlin, Germany. pp.427-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082028v1</w:t>
+                <w:t xml:space="preserve">hal-02082024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoist Scheduling Problem : Modèle Objets</w:t>
               </w:r>
@@ -23839,64 +23839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sauvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25667,51 +25667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22091390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jqc.2024.048792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Angelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2023.129206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03286971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gondran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1856436" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0104-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1431416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.05.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cissoko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.10.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW8Z1XRZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aridhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fontanel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.07.080" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z2JS389-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boualit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontanel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02500993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.01.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9WRM98X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larabi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pariente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Tchomte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.10.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFK6K1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quilliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.08.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2R7G9G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caumond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSK4RDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.11.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVDTMNH7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caumond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moukrim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Belenguer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Benavent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.02.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKRQD1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba-Traore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119798v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Goujon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Antunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Guillermo Pe&#241;a Arenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Manuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03208586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03726143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Coyault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelane Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Zemni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03051560v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2786" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084314v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082043v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138821v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181677v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181553v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Landa-Silva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082040v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garaix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gondran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Landa-Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698377v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138685v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082045v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081931v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082044v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082046v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchernev Nikolay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.778" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319760v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081936v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vigo." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081933v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Phan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082048v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081940v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Duhamel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081939v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giboulot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319761v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319762v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081944v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082049v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Benjamin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946446v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946362v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leyris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelissier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Beillevaire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082050v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leyris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738490v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082054v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081946v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082051v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081945v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082052v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082469v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082057v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kemmoe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728690v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081958v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082055v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890028v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081964v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081962v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasnes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spriet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint." TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086249v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059042" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chassard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Admirat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082059v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082058v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylverin Kemmoe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081963v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Huguet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082064v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081969v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082063v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larabi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tchernev" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081968v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;nies" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.. Larabi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082061v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082062v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081966v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081965v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081974v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xiagang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082065v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081970v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medernach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanlaville" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Two Formulations" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081979v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223564" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081972v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081973v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082066v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081980v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081983v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082067v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feni&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081982v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiagan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081981v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081986v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081985v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larabi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082068v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02736438v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Labadie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895088v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C&#226;ndida Mour&#227;o" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Nunes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Mourao" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081990v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutera" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081989v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081988v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081991v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kindler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krivy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy." TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119857v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24653-4_51" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-47M1W5H6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081994v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081992v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119858v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tanguy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_48" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;cart" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36970-8_39" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1D6DTS4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895749v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082003v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081995v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082004v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082005v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benavent" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081996v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082013v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082010v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082012v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895758v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif- Khettaf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082006v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082007v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082011v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082008v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082016v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082014v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706896v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119863v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45365-2_49" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7G3PCM4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895760v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082015v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolgui" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bekhouche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895342v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082017v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082018v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082020v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082021v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082022v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082023v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082024v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082028v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082019v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082029v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082031v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082026v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082027v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082030v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082036v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640938v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640939v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138856v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433786v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02478156v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30671-6_9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9321A332F9FA1385ED590FFFC4EBE521A817B051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025758v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752417v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739442v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732343v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704493v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704498v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Christophe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678494v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22091390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jqc.2024.048792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Angelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2023.129206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03286971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gondran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1856436" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0104-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1431416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.05.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cissoko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.10.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW8Z1XRZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aridhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontanel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fontanel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.07.080" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z2JS389-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boualit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02500993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.01.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9WRM98X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larabi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pariente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Tchomte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.10.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFK6K1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quilliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.08.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2R7G9G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caumond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSK4RDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.11.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVDTMNH7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caumond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moukrim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Belenguer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Benavent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.02.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKRQD1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba-Traore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119798v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Goujon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Antunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Guillermo Pe&#241;a Arenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Manuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03208586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03726143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03051560v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2786" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Coyault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelane Benoit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Zemni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082038v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084314v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138821v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082043v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181677v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181553v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Landa-Silva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082040v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garaix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gondran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Landa-Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138685v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698377v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082045v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082046v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchernev Nikolay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.778" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081936v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vigo." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081933v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Phan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082048v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081940v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Duhamel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081939v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giboulot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319761v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319762v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082049v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Benjamin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081944v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946516v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946446v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946362v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leyris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelissier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Beillevaire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082050v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leyris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738490v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081946v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082054v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082051v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081945v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082469v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082052v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081956v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kemmoe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728690v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082057v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081958v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082055v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890028v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasnes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spriet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081964v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086249v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059042" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chassard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Admirat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082058v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylverin Kemmoe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082059v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081963v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Huguet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082063v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larabi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tchernev" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081969v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082064v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081968v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;nies" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.. Larabi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082061v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081966v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081965v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082065v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medernach" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanlaville" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Two Formulations" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081974v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xiagang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223564" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081973v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081972v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082066v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081980v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081983v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082067v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feni&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081982v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiagan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081981v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081986v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081985v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larabi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082068v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02736438v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Labadie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895088v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C&#226;ndida Mour&#227;o" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Nunes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Mourao" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081988v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081989v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081990v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutera" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081991v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kindler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krivy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy." TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119857v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24653-4_51" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-47M1W5H6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081994v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081992v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119858v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tanguy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_48" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;cart" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36970-8_39" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1D6DTS4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895749v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082003v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081995v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082004v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082005v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benavent" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081996v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082006v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895758v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif- Khettaf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082010v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082012v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082013v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082007v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082011v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082008v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706896v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082014v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119863v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45365-2_49" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7G3PCM4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895760v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082015v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolgui" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bekhouche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895342v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082017v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082018v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082020v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082021v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082022v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082023v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082028v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082024v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082019v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082029v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082031v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082026v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082027v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082030v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082036v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640938v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640939v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138856v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433786v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02478156v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30671-6_9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9321A332F9FA1385ED590FFFC4EBE521A817B051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025758v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752417v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739442v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732343v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704493v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704498v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Christophe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678494v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>