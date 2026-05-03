--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations Between Stress Level, Environment, and Emotional and Behavioral Characteristics in Service Sector Employees</w:t>
+                <w:t xml:space="preserve">A split-embedded metaheuristic for the heterogenous inventory routing problem with batch size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+                <w:t xml:space="preserve">Diego Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Brun</w:t>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Boudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">Katyanne Farias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph22091390⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05245383v1</w:t>
+                <w:t xml:space="preserve">hal-05138892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A split-embedded metaheuristic for the heterogenous inventory routing problem with batch size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations Between Stress Level, Environment, and Emotional and Behavioral Characteristics in Service Sector Employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Martino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katyanne Farias</w:t>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (9), pp.1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.05.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph22091390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138892v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05245383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAOA : une nouvelle manière de chercher des bonnes solutions et de les trouver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -487,51 +487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantum Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (1), pp.25-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -559,248 +559,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight Status Prediction Using a Neuron Network Based on Individual and Behavioral Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adiabatic based Algorithm for SAT: A comprehensive algorithmic description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare11081101⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 629, pp.129206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2023.129206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065689v1</w:t>
+                <w:t xml:space="preserve">hal-04208881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic based Algorithm for SAT: A comprehensive algorithmic description</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Weight Status Prediction Using a Neuron Network Based on Individual and Behavioral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 629, pp.129206. </w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2023.129206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare11081101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208881v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constraint-programming based decomposition method for the Generalised Workforce Scheduling and Routing Problem (GWSRP)</w:t>
               </w:r>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -916,51 +916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Decision Support System for Rich Vehicle Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1046,51 +1046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 289 (3), pp.825-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1124,51 +1124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of routing into a resource-constrained project scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1235,844 +1235,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain optimisation with both production and transportation integration: multiple vehicles for a single perishable product</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Dial-a-Ride evaluation for solving the job-shop with routing considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Vinot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1431416⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.70-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948606v1</w:t>
+                <w:t xml:space="preserve">hal-01822071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dial-a-Ride evaluation for solving the job-shop with routing considerations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">eMouveRecherche: the first scientific application to promote light-intensity activity for the prevention of chronic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Farigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biology Engineering and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822071v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eMouveRecherche: the first scientific application to promote light-intensity activity for the prevention of chronic diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supply chain optimisation with both production and transportation integration: multiple vehicles for a single perishable product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Engineering and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (12), pp.4313-4336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1431416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082463v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets connectés : voie essentielle pour une prise en charge personnelle de la santé via l'activité physique et l'alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new shortest path algorithm to solve the resource-constrained project scheduling problem with routing from a flow solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cissoko</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain A. Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2017.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082464v1</w:t>
+                <w:t xml:space="preserve">hal-01698361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eMouveRecherche application competes with research devices to evaluate energy expenditure, physical activity and still time in free-living conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les objets connectés : voie essentielle pour une prise en charge personnelle de la santé via l'activité physique et l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guidoux</w:t>
+                <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Duclos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A. Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques en Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595562v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new shortest path algorithm to solve the resource-constrained project scheduling problem with routing from a flow solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The eMouveRecherche application competes with research devices to evaluate energy expenditure, physical activity and still time in free-living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Quilliot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66, pp.75-86. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.128-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2017.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698361v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé personnalisée : les objets connectés pour adopter de nouveaux comportements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Cissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2239,77 +2239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acceleration vector variance based method for energy expenditure estimation in real-life environment with a smartphone/smartwatch integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raksmey Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,77 +2385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of total energy expenditure assessed by two devices in controlled and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2519,90 +2519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Smartphone Accelerometers and Signal Energy for Estimating Energy Expenditure in Daily-Living Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2657,51 +2657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MapReduce-based approach for shortest path problem in large-scale networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aridhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Start Split based Path Relinking (MSSPR) approach for the vehicle routing problem with route balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,729 +2854,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GraspxELS approach for the job-shop with a web services paradigm packaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A smartphone-driven methodology for estimating physical activities and energy expenditure in free living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Tchernev</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081907v1</w:t>
+                <w:t xml:space="preserve">hal-02082466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GRASP × ELS approach for the job-shop with a web service paradigm packaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Order-first split-second methods for vehicle routing problems: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Syst. Appl.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.07.080⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.179-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086248v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A GRASP × ELS approach for the job-shop with a web service paradigm packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Syst. Appl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.544--562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.07.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082465v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-first split-second methods for vehicle routing problems: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boualit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27(1), pp.126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02500993v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smartphone-driven methodology for estimating physical activities and energy expenditure in free living conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A GraspxELS approach for the job-shop with a web services paradigm packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamaudiere</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41(2), pp.544-562</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082466v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job-shop based framework for simultaneous scheduling of machines and automated guided vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 143(1), pp.24-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3601,51 +3601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GRASP×ELS for the vehicle routing problem with basic three-dimensional loading constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,90 +3718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Model for Supply Chain Operational Planning and Carbon Footprint Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Tchomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An International Journal Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3839,51 +3839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid evolutionary local search with depth first search split procedure for the heterogeonous vehicle routing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-starts evolutionary local search for the two dimensional loading capacitated vehicle routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4192,51 +4192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GRASP×ELS approach for the capacitated location-routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,51 +4300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MILP for scheduling problems in an FMS with one vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Caumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4429,51 +4429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A memetic algorithm for the job-shop with time-lags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Caumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4545,77 +4545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AM MILP FOR SCHEDULING PROBLEMS IN A FMS WITH ONE VEHICLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.14 PAGES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4634,217 +4634,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULTANEOUS JOB INPUT SEQUENCING AND VEHICLE DISPATCHING IN A SINGLE-VEHICLE AUTOMATED GUIDED VEHICLE SYSTEM : A HEURISTIC BRANCH AND BOUND APPROACH COUPLED WITH A DISCRETE EVENT SIMULATION MODEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simultaneous job input sequencing and vehicle dispatching in a single-vehicle automated guided vehicle system: a heuristic branch and bound approach coupled with a discrete event simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INT. JOURNAL OF PRODUCTION RESEARCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43-9, pp.1911-1942</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43(9), pp.1911-1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119816v1</w:t>
+                <w:t xml:space="preserve">hal-02081917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous job input sequencing and vehicle dispatching in a single-vehicle automated guided vehicle system: a heuristic branch and bound approach coupled with a discrete event simulation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SIMULTANEOUS JOB INPUT SEQUENCING AND VEHICLE DISPATCHING IN A SINGLE-VEHICLE AUTOMATED GUIDED VEHICLE SYSTEM : A HEURISTIC BRANCH AND BOUND APPROACH COUPLED WITH A DISCRETE EVENT SIMULATION MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43(9), pp.1911-1942</w:t>
+              <w:t xml:space="preserve">INT. JOURNAL OF PRODUCTION RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43-9, pp.1911-1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081917v1</w:t>
+                <w:t xml:space="preserve">hal-00119816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower and upper bounds for the mixed capacitated arc routing problem</w:t>
               </w:r>
@@ -4856,51 +4856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (8), pp.925-964</w:t>
@@ -5084,51 +5084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Memetic Algorithms for Arc Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,51 +5192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desgin of a monitoring environment for manufacturing systems management and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kaba-Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5274,77 +5274,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">META-HEURISTICS FOR THE STOCHASTIC HOIST SCHEDULING PROBLEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF PRODUCTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39-15, pp.3419-3457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5408,51 +5408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10 num 1, pp.81-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5503,51 +5503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO-JESA-APII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 33 num 1-2, pp.9-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5611,51 +5611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO-JESA-APII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 num 9-10, pp.1411-1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5693,51 +5693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification pour les fonderies de type sable : une approche combinant optimisation stochastique et simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO-APII-JESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 30 num 7, pp.963-987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5820,51 +5820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin A. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5896,286 +5896,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des machines de type &amp;quot;recuit simulé quantique&amp;quot; et des machines numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing Robust Solutions for the Stochastic CARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e congrés de la Société Française de Recherche Opérationnelle (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France. 2 p</w:t>
+              <w:t xml:space="preserve">ODYSSEUS 2003 Second International Workshop on Freight Transportation and Logistics Mondello (Palermo), Sicily, Italy, May 27-30, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Palermo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032762v1</w:t>
+                <w:t xml:space="preserve">hal-04146655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Robust Solutions for the Stochastic CARP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparaison des machines de type &amp;quot;recuit simulé quantique&amp;quot; et des machines numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deleplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODYSSEUS 2003 Second International Workshop on Freight Transportation and Logistics Mondello (Palermo), Sicily, Italy, May 27-30, 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Palermo, France</w:t>
+              <w:t xml:space="preserve">24e congrés de la Société Française de Recherche Opérationnelle (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146655v1</w:t>
+                <w:t xml:space="preserve">hal-04032762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory Routing Problem et Fouille de données : quel apport des règles de décision ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6213,51 +6213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A label Setting algorithm for the Truck Driver-Scheduling Problem under the European Community social legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Guillermo Peña Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,51 +6321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic based Algorithm : a comprehensive algorithmic description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6403,51 +6403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic quantum optimization for two classical problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6472,77 +6472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Split-based Dynamic Programming approach for the Inventory Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katyanne Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iori Manuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6574,506 +6574,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conjunctive-disjunctive Graph Modeling Approach for Job-Shop Scheduling Problem with Changing Modes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Système d'aide à la décision intégré pour les problèmes de tournées de véhicules riches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Lamy</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03208586v1</w:t>
+                <w:t xml:space="preserve">hal-03218935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Truck Driver Scheduling Problem: A Constraint Programming based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Iterative Approach based on Constraint Programming for the RCPSP with Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2021 - 31th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390319v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Approach based on Constraint Programming for the RCPSP with Transportation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Truck Driver Scheduling Problem: A Constraint Programming based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katyanne Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Peña-Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2021 - 31th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522019v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'aide à la décision intégré pour les problèmes de tournées de véhicules riches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Conjunctive-disjunctive Graph Modeling Approach for Job-Shop Scheduling Problem with Changing Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2021 : 22ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Project Management and Scheduling (PMS 2020/2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218935v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03208586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Formulation of the driver-scheduling problem under the European driving rules regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Peña-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7137,51 +7137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7200,230 +7200,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Programming Approaches for the RCPSP with Routing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation des problèmes d'ateliers reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Vinot</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506383v1</w:t>
+                <w:t xml:space="preserve">hal-02477070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des problèmes d'ateliers reconfigurables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Constraint Programming Approaches for the RCPSP with Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Lamy</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2020)</w:t>
+              <w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477070v1</w:t>
+                <w:t xml:space="preserve">hal-02506383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Programming based Decomposition Method to the Generalised Workforce Scheduling and Routing Problem</w:t>
               </w:r>
@@ -7448,51 +7448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7524,839 +7524,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02506440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Scheduling for Reconfigurable Manufacturing Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spontaneous Physical Activity and Sedentary Patterns Analyzed in a General Population of Adults by the eMouve Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Coyault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelane Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Zemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. International Conference on Human Interaction and Emerging Technologies : Future Applicaitons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lausannes, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03051560v1</w:t>
+                <w:t xml:space="preserve">hal-02736550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Physical Activity and Sedentary Patterns Analyzed in a General Population of Adults by the eMouve Application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toward Scheduling for Reconfigurable Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Human Interaction and Emerging Technologies : Future Applicaitons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Berlin, France. pp.10443-10448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736550v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03051560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation des contraintes de transport dans le RCPSPR : nouvelle modélisation du problème intégré</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new modeling of the transportation constraints in the RCPSP with Routing: application to healthcare problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">VeRoLog - The seventh meeting of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082037v1</w:t>
+                <w:t xml:space="preserve">hal-02138841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between two approaches to solve the Job-shop Scheduling Problem with Routing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Genetic Algorithm for the Dial-A-Ride Problem with private vehicles and privacy settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Manufacturing Modelling, Management and Control (MIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181541v1</w:t>
+                <w:t xml:space="preserve">hal-02082039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de tournées de véhicules à deux échelons en milieu urbain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison between two approaches to solve the Job-shop Scheduling Problem with Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">9th Manufacturing Modelling, Management and Control (MIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082038v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de tournées de véhicules avec interactions transmodales en milieu urbain</w:t>
+                <w:t xml:space="preserve">Problèmes de tournées de véhicules à deux échelons en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084314v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for the Dial-A-Ride Problem with private vehicles and privacy settings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Problèmes de tournées de véhicules avec interactions transmodales en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082039v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modeling of the transportation constraints in the RCPSP with Routing: application to healthcare problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Généralisation des contraintes de transport dans le RCPSPR : nouvelle modélisation du problème intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog - The seventh meeting of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138841v1</w:t>
+                <w:t xml:space="preserve">hal-02082037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local search for the Job-shop Scheduling Problem with Constraint Programming</w:t>
               </w:r>
@@ -8368,51 +8368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8437,51 +8437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Routing and Scheduling Problem: Application in Service Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8545,51 +8545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VeRoLog 2019 - 7th Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8608,748 +8608,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the flow definition in the RCPSPR to model the transportation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Definition of a new flow graph to model the constraints of a VRPPD in the RCPSPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO/ALIO - International Conference on Applied Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">EURO - 29th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138821v1</w:t>
+                <w:t xml:space="preserve">hal-02138697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ELS for the Dial-A-Ride Problem with private vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Dial-a-Ride evaluation for solving the Job-shop Problem with Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel.</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">19ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082041v1</w:t>
+                <w:t xml:space="preserve">hal-02181677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution conjointe du RCPSPR grâce à la définition d’un graphe flot non limité par la demande des activités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decomposition methods for the workforce scheduling and routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Georges Garaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Vinot</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Landa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">29th European Conference on Operational Research (EURO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082043v1</w:t>
+                <w:t xml:space="preserve">hal-02181553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dial-a-Ride evaluation for solving the Job-shop Problem with Transport</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling a Dial-A-Ride Problem with private vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Congres ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181677v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition methods for the workforce scheduling and routing problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An ELS for the Dial-A-Ride Problem with private vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Operational Research (EURO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Congrès ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181553v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a Dial-A-Ride Problem with private vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Résolution conjointe du RCPSPR grâce à la définition d’un graphe flot non limité par la demande des activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Iori</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">19e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082040v1</w:t>
+                <w:t xml:space="preserve">hal-02082043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a new flow graph to model the constraints of a VRPPD in the RCPSPR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extension of the flow definition in the RCPSPR to model the transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO - 29th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">EURO/ALIO - International Conference on Applied Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138697v1</w:t>
+                <w:t xml:space="preserve">hal-02138821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient multithread metaheuristic for the CARP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9413,51 +9413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9534,51 +9534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Landa-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9623,571 +9623,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the crossroads of scheduling problems and routing problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formalisation linéaire d’un problème de RCPSP avec transport de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gondran</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU/ME - 18th Free workshop on metaheuristics for a better world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">18e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138685v1</w:t>
+                <w:t xml:space="preserve">hal-02082045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of a job-shop with routing considering a quality of service for customer: JSSP with routing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Linear Program for the Resource-Constrained Project Scheduling Problem with Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Tchernev.</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Saarbrucken, Germany</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081932v1</w:t>
+                <w:t xml:space="preserve">hal-01698377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of a Job-shop with routing considering a quality of service for customer: JSSP with routing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">At the crossroads of scheduling problems and routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">EU/ME - 18th Free workshop on metaheuristics for a better world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181475v1</w:t>
+                <w:t xml:space="preserve">hal-02138685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Program for the Resource-Constrained Project Scheduling Problem with Routing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Resolution of a job-shop with routing considering a quality of service for customer: JSSP with routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marina Vinot</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698377v1</w:t>
+                <w:t xml:space="preserve">hal-02081932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation linéaire d’un problème de RCPSP avec transport de ressources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Resolution of a Job-shop with routing considering a quality of service for customer: JSSP with routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Vinot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">. 7th International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082045v1</w:t>
+                <w:t xml:space="preserve">hal-02181475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution conjointe du problème d’ordonnancement et de transport des ressources dans un RCPSP avec une flotte hétérogène de véhicule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal resolution of the transport problem from a flow into a RCPSP with routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10199,103 +10199,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">sixth meeting of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082044v1</w:t>
+                <w:t xml:space="preserve">hal-02081931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resolution of the transport problem from a flow into a RCPSP with routing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Résolution conjointe du problème d’ordonnancement et de transport des ressources dans un RCPSP avec une flotte hétérogène de véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10307,116 +10307,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">sixth meeting of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">18e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081931v1</w:t>
+                <w:t xml:space="preserve">hal-02082044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of a Job-shop problem with precedence constrains between jobs (JSPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10467,51 +10467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un GRASPxELS simple et efficace pour le CARP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10549,51 +10549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de parallélisation du Big Data pour la résolution efficace des problèmes d’ordonnancement : premier pas avec le Job-Shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchernev Nikolay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10625,165 +10625,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling resource-constrained projects with transportation constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A pickup and delivery problem in supply chain context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Vinot</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vigo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fifth meeting of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Route 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rambouillet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319760v1</w:t>
+                <w:t xml:space="preserve">hal-02081936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrated Production and Transportation Scheduling Problem based on a GRASPxELS resolution scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scheduling resource-constrained projects with transportation constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,246 +10782,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The fifth meeting of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01319759v1</w:t>
+                <w:t xml:space="preserve">hal-01319760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pickup and delivery problem in supply chain context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Integrated Production and Transportation Scheduling Problem based on a GRASPxELS resolution scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Vigo.</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Route 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.1466-1471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081936v1</w:t>
+                <w:t xml:space="preserve">hal-01319759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Robust Solutions for the DARP with Variations in Transportation Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11059,51 +11059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution conjointe des problèmes de production et de transport avec plusieurs véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11193,51 +11193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Avez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11288,51 +11288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of a Job‐Shop Problem with Transportation Constraints: A Master/slave Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11435,64 +11435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ieme congrès de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11511,273 +11511,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Vehicle Routing Problem with waiting times</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joint resolution of a job-shop scheduling problem with routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on Transportation and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International conference on Computers and Industribal Ingineering (CIE45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081940v1</w:t>
+                <w:t xml:space="preserve">hal-02081937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint resolution of a job-shop scheduling problem with routing problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Time-Dependent Vehicle Routing Problem with waiting times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Vigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Computers and Industribal Ingineering (CIE45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">Sixth International Workshop on Transportation and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081937v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des bases de données NoSQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDEV 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11828,51 +11828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Giboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11923,51 +11923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GRASPxELS Approach for the Resolution of the Integrated Production and Transportation scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12031,51 +12031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneously Handling Routing and Scheduling Through a GRASPxELS Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12146,627 +12146,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortest Path for mobile Devices in Urban Area</w:t>
+                <w:t xml:space="preserve">Split decomposition for the bi-objectivevehicle routing problem with route balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Benjamin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICORES (International Conference on OperationsResearch and Enterprise Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082049v1</w:t>
+                <w:t xml:space="preserve">hal-02081942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortest Path Challenging Problem - Context of Mobile Devices in Urban Area Considering Weakened GPS Signal and Data Network Traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Algorithme Split pour le problème de tournées de véhicules bi-objectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081944v1</w:t>
+                <w:t xml:space="preserve">hal-00946446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortest path problem for mobile devices in urban area</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shortest Path Challenging Problem - Context of Mobile Devices in Urban Area Considering Weakened GPS Signal and Data Network Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3nd International Conference on Operations Research and Enterprise Systems (ICORES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946516v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split decomposition for the bi-objectivevehicle routing problem with route balancing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shortest path problem for mobile devices in urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES (International Conference on OperationsResearch and Enterprise Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081942v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme Split pour le problème de tournées de véhicules bi-objectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shortest Path for mobile Devices in Urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946446v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du DARP avec un schéma d'optimisation de type ELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12804,64 +12804,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes d'ordonnancement dans des procédés innovants de l'industrie pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12925,90 +12925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A split based approach for the vehicle routing problem with route balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gandibleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Beillevaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13046,64 +13046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes d'ordonnancement dans les procédézs innovants de l'industrie pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13167,64 +13167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes d'ordonnancement dans des procédés innovants de l'industrie pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13282,575 +13282,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shortest Path problem in the context of Route Guidance Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Web Services definition for operational research problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International France-China Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">14e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081946v1</w:t>
+                <w:t xml:space="preserve">hal-02082051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une nouvelle fonction d’estimation de la dépense énergétique adaptée aux smartphones et aux conditions habituelles de vie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A GRASPxELS approach for the Job Shop with generic time-lags and new statistical determination of the parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lamaudière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Libo Ren.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082470v1</w:t>
+                <w:t xml:space="preserve">hal-02082054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GRASPxELS approach for the Job Shop with generic time-lags and new statistical determination of the parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Shortest Path problem in the context of Route Guidance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Libo Ren.</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">International France-China Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082054v1</w:t>
+                <w:t xml:space="preserve">hal-02081946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Services definition for operational research problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception d’une nouvelle fonction d’estimation de la dépense énergétique adaptée aux smartphones et aux conditions habituelles de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lamaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082051v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une nouvelle fonction d'estimation de la dépense énergiétique adaptée aux smartphones et aux conditions habituelles de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boualit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ICTRNH : Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
@@ -13892,77 +13892,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of data mining technology for analyzing Job-Shop solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Industrial Engineering and System Management (IESM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Agdal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13987,77 +13987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activcollector: A collaborative system to store and treat human physiological and behavioral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTRNH 2013 Second International Congress of Translational Research in Human Nutrition Integrative Approaches in Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14095,51 +14095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A column generation-based heuristic for the Job-Shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14184,666 +14184,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of job-shop Model for Supply Chain Optimization Considering Payment Delay Between Members</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Problème de tournées de véhicules à flotte hétérogène limitée et gestion des stocks intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Tchernev</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Green Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, ARRAS, France</w:t>
+              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Angers, France. pp.191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081956v1</w:t>
+                <w:t xml:space="preserve">hal-02082055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JOB-SHOP WITH GENERIC TIME-LAGS: A HEURISTIC BASED APPROACH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">HF-IRP: heterogeneous fleet inventory routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728690v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Periods Job-Shop Scheduling Problem</w:t>
+                <w:t xml:space="preserve">First linear formulation of the 3D-packing problem in the 3L-CVRP perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Tchernev</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Angers, France. pp.189-190</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082057v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First linear formulation of the 3D-packing problem in the 3L-CVRP perspective</w:t>
+                <w:t xml:space="preserve">Multi-Periods Job-Shop Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Toussaint</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Angers, France. pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081957v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF-IRP: heterogeneous fleet inventory routing problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Application of job-shop Model for Supply Chain Optimization Considering Payment Delay Between Members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kemmoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">First International Workshop on Green Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, ARRAS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081958v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de tournées de véhicules à flotte hétérogène limitée et gestion des stocks intégrée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">JOB-SHOP WITH GENERIC TIME-LAGS: A HEURISTIC BASED APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Angers, France. pp.191-192</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082055v2</w:t>
+                <w:t xml:space="preserve">hal-00728690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle heuristique pour le job-shop avec time-lags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14894,51 +14894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory Heterogeneous Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14970,536 +14970,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finder2E : A software to characterise physical activity and energy expenditure over short time-intervals in free living volunteers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A GRASP for supply chain optimization with financial constraints per production unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kemmoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">MIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081962v1</w:t>
+                <w:t xml:space="preserve">hal-02081964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actiheart VS. Sensewear Armband for prediction of enertgy expenditure in controlled and free-living conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Finder2E : A software to characterise physical activity and energy expenditure over short time-intervals in free living volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081961v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Hybrid Heuristic for the 3L-CVRP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Actiheart VS. Sensewear Armband for prediction of enertgy expenditure in controlled and free-living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sauvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Optimisation. Séance TA3 - Tournées de Véhicules. HEC Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081960v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GRASP for supply chain optimization with financial constraints per production unit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Hybrid Heuristic for the 3L-CVRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Quilliot</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Toussaint.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Udine, Italy</w:t>
+              <w:t xml:space="preserve">Journée de l'Optimisation. Séance TA3 - Tournées de Véhicules. HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081964v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated constraint propagation for Job-Shop problem with generic time-lags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 16th Conference on Emerging Technologies &amp; Factory Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toulouse, France. pp.1--7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15572,51 +15572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Admirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raksmey Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15667,51 +15667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation linéaire d'un problème de job-shop avec flux financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylverin Kemmoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15775,51 +15775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raksmey Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15857,77 +15857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical formulation of the Supply Chain with cash flow per production unit modelled as job-shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kemmoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15965,64 +15965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated constraint propagation for Job-Shop problem with generic time-lags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16054,463 +16054,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation linéaire d'un job-shop avec un seul robot de capacité non unitaire</w:t>
+                <w:t xml:space="preserve">Supply chain optimization with negative cash flow optimization during planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand Larabi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">P. Fénies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolay Tchernev</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Toussaint.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th LSS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Villeneuve d'Acsq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082063v1</w:t>
+                <w:t xml:space="preserve">hal-02081968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Cooperative Evolutionary Local Search for the Heterogeneous Vehicle Routing Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Définition d'un split en profondeur pour les problèmes de tournées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-MEeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lorient, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081969v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'un split en profondeur pour les problèmes de tournées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formalisation linéaire d'un job-shop avec un seul robot de capacité non unitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082064v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain optimization with negative cash flow optimization during planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parallel Cooperative Evolutionary Local Search for the Heterogeneous Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Toussaint.</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th LSS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Villeneuve d'Acsq, France</w:t>
+              <w:t xml:space="preserve">EU-MEeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081968v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job-Shop with several transport robots with non unary capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16548,51 +16548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d'un schéma d'optimisation GRASPxELS pour le 2L-CVRP avec rotations de boîtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16669,51 +16669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raksmey Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16751,51 +16751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel cooperative GRASP for the HVRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16859,51 +16859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new GRASPxELS approach to solve the Vehicle Rouring Problem with Backhauls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16935,563 +16935,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2L-CVRP: a GRASP resolution scheme based on RCPSP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A GRASP×ELS approach for real-life Location Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Toussaint</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prodhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE39 Conference - International Conference on Computers &amp; Industriel Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1082-1087, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081979v1</w:t>
+                <w:t xml:space="preserve">hal-02476460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job-Shop avec un seul robot de capacité non unitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DARP: a tentative resolution using a multi-objective resolution scheme based on ELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Tchernev</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Xiagang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF-09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nancy, France. pp.77-78</w:t>
+              <w:t xml:space="preserve">CIE39 Conference - International Conference on Computers and Industriel Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Troyes, France. pp.1112-1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082065v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, Euro Bonn 23rd European Conference on Operational Research,Bonn, GERMANY, 2009</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">2L-CVRP: a GRASP resolution scheme based on RCPSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Two Formulations</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Bonn 23rd European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">CIE39 Conference - International Conference on Computers &amp; Industriel Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Troyes, France. pp.1106-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081970v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARP: a tentative resolution using a multi-objective resolution scheme based on ELS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Job-Shop avec un seul robot de capacité non unitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Z. Xiagang</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE39 Conference - International Conference on Computers and Industriel Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Troyes, France. pp.1112-1117</w:t>
+              <w:t xml:space="preserve">ROADEF-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nancy, France. pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081974v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GRASP×ELS approach for real-life Location Routing Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">, Euro Bonn 23rd European Conference on Operational Research,Bonn, GERMANY, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Medernach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro Bonn 23rd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476460v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two linear programming formulations for scheduling multi-user periodic arrival tasks</w:t>
               </w:r>
@@ -17503,51 +17503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Medernach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17585,77 +17585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous scheduling of machines and automated guided vehicles: graph modelling and resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17693,77 +17693,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for financial supply chain optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17801,51 +17801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème de Job-Shop avec contraintes financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17896,51 +17896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GRASPxELS approach for real-life Location Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17991,77 +17991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System generation schedules for transportation problem in job-shop environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tizi-Ouzou, Algeria. pp.281-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18099,51 +18099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle théorique du job-shop comme outil d'évaluation des flux physiques et financiers de la supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Feniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18181,51 +18181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An heuristic and Split procedure for the Dial and Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18289,51 +18289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A memetic approach for the capacitated location routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18378,342 +18378,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Disjunctive Graph for the Job-Shop with several robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A memetic algorithm for a wide class of Job-Shop with transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MISTA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">OR 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081984v1</w:t>
+                <w:t xml:space="preserve">hal-02081985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job-Shop with several transport robots: formalization and resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Disjunctive Graph for the Job-Shop with several robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFG 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">MISTA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081986v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A memetic algorithm for a wide class of Job-Shop with transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Job-Shop with several transport robots: formalization and resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saarbrucken, Germany</w:t>
+              <w:t xml:space="preserve">CFG 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081985v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de découpage pour les problèmes de tournées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18764,51 +18764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A memetic algorithm for the heterogeneous fleet vehicle routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18846,51 +18846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic methods for the sectoring-arc routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cândida Mourão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18980,51 +18980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Catarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida Mourao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19075,51 +19075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-Objective Optimization of the job-shop problème with Time-Lags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Caumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19170,51 +19170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasible schedules generation with an extension of the Giffler and Thompson algorithm for the jobshop problem with time lags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Caumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19265,51 +19265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computerized Decision-making System based on an Hybrid Genetic Algorithm for Heterogeneous VRP resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soutera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19328,627 +19328,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflective simulation model for optimization of FMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stochastic Maintenance Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Tanguy.</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Simulation and Modelling Conference - ESMC'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France. pp.94-98</w:t>
+              <w:t xml:space="preserve">Ninth International WorkShop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France. pp.405-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081991v1</w:t>
+                <w:t xml:space="preserve">hal-02081994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Algorithms for Stochastic Arc Routing Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Métaheuristiques pour le problème de jobshop avec time lags : Jm|Ii,sj(i)|Cmax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoWorkshops 2004: EvoBIO, EvoCOMNET, EvoHOT, EvoISAP, EvoMUSART, and EvoSTOC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ième conférence Francophone de MOdélisation et SIMulation MOSIM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France. pp.939-946</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00119857v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Maintenance Scheduling Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">First Competitive Ant Colony Scheme for the CARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International WorkShop on Project Management and Scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Ant Colony Optimization and Swarm Intelligence International Workshop, ANTS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Brussels, Belgium. pp.426-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-28646-2_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081994v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaheuristiques pour le problème de jobshop avec time lags : Jm|Ii,sj(i)|Cmax</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Algorithms for Stochastic Arc Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Tchernev</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième conférence Francophone de MOdélisation et SIMulation MOSIM'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoWorkshops 2004: EvoBIO, EvoCOMNET, EvoHOT, EvoISAP, EvoMUSART, and EvoSTOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Coimbra, Portugal. pp.501-512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24653-4_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081992v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Competitive Ant Colony Scheme for the CARP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reflective simulation model for optimization of FMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tanguy</w:t>
+                <w:t xml:space="preserve">I. Krivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tanguy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Ant Colony Optimization and Swarm Intelligence International Workshop, ANTS 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Simulation and Modelling Conference - ESMC'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.94-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119858v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de résolution exacte d'un MILP pour les Systèmes Flexibles de Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième conférence Francophone de MOdélisation et SIMulation MOSIM'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nantes, France. pp.635-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19967,402 +19967,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective Capacitated Arc Routing Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An overview of evolutionary algorithms for arc routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Evolutionary Multi-Criterion Optimization International Conference, EMO 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORAL 2003 (Third Conf. on Routing and Location)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Tenerife, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119861v1</w:t>
+                <w:t xml:space="preserve">hal-02895749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of evolutionary algorithms for arc routing problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimisation par colonies de fourmis pour les tournées sur arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORAL 2003 (Third Conf. on Routing and Location)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">4ième conférence Francophone de MOdélisation et SIMulation MOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France. pp.505-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895749v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par colonies de fourmis pour les tournées sur arcs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiobjective Capacitated Arc Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Tanguy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième conférence Francophone de MOdélisation et SIMulation MOSIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second Evolutionary Multi-Criterion Optimization International Conference, EMO 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Faro, Portugal. pp.550-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36970-8_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082003v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of FMS Including Automated Guided Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Krivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2003 European Simulation and Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Naples, Italy. pp.122 - 126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20387,77 +20387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithms for Arc Routing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Routing and Location (CORAL 2003))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Puerto de la Cruz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20508,77 +20508,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Routing and Location</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Puerto de la Cruz (Ténérife), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20616,51 +20616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Integer Linear Model for FMS scheduling based on AGVs : Job-Shop with a Single Transport Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20705,869 +20705,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Capacitated Arc Routing Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Realistic arc routing problems: fast heuristics and instance generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">actes de CO2002 (International Sympsium on Combinatorial Optimization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082006v1</w:t>
+                <w:t xml:space="preserve">hal-02082011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la robustesse des solutions pour le CARP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fast algorithms for general arc routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Juillet 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895758v1</w:t>
+                <w:t xml:space="preserve">hal-02082007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Algorithms for Multiperiods Arc Routing Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">General Arc Routing Problems Solved by a Cutting Plane Algorithm and a Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Annecy, France. pp.845-852</w:t>
+              <w:t xml:space="preserve">IFAC'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082010v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness evaluation of solutions for the Capacitated Arc Routing Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Algorithms for Multiperiods Arc Routing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation and Planning in High Autonomy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp.290-295</w:t>
+              <w:t xml:space="preserve">IPMU'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Annecy, France. pp.845-852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082012v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning problems in arc routing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robustness evaluation of solutions for the Capacitated Arc Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de PMS 2002 (EURO Working Group on Project Management and Scheduling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Valencia, Spain. pp.232-235</w:t>
+              <w:t xml:space="preserve">Simulation and Planning in High Autonomy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp.290-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082013v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithms for general arc routing problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Planning problems in arc routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juillet 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actes de PMS 2002 (EURO Working Group on Project Management and Scheduling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Valencia, Spain. pp.232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082007v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Arc Routing Problems Solved by a Cutting Plane Algorithm and a Genetic Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Capacitated Arc Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">MOMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082009v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic arc routing problems: fast heuristics and instance generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de la robustesse des solutions pour le CARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif- Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes de CO2002 (International Sympsium on Combinatorial Optimization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. pp.112</w:t>
+              <w:t xml:space="preserve">Congrès de la ROADEF 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082011v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Lower Bound for scheduling of FMS based on AGV Material Handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moukrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21586,579 +21586,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes inférieures pour l’ordonnancement intégré de la production et du transport dans les FMS avec un seul chariot filoguidé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les problèmes de tournées sur arcs : application à la collecte des déchets ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 3ème Conférence Francophone de MOdélisation et SIMulation (MOSIM01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Troyes, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Transport Urbain et Multimodalité 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706896v1</w:t>
+                <w:t xml:space="preserve">hal-02895760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes génétiques pour les problèmes de tournées sur arcs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Genetic Algorithm for the Capacitated Arc Routing Problem and Its Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MOdélisation et SIMulation ( MOSIM'01)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoWorkshops 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Côme, Italy. pp.473-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45365-2_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082016v1</w:t>
+                <w:t xml:space="preserve">hal-00119863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integer linear model for general arc routing problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Algorithmes génétiques pour les problèmes de tournées sur arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Marseille, France. pp.427-431</w:t>
+              <w:t xml:space="preserve">Conférence MOdélisation et SIMulation ( MOSIM'01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Troyes, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082014v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for the Capacitated Arc Routing Problem and Its Extensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An integer linear model for general arc routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane-Cherif</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoWorkshops 2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Marseille, France. pp.427-431</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00119863v1</w:t>
+                <w:t xml:space="preserve">hal-02082014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de tournées sur arcs : application à la collecte des déchets ménagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bornes inférieures pour l’ordonnancement intégré de la production et du transport dans les FMS avec un seul chariot filoguidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Ramdane Cherif-Khettaf</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Moukrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Transport Urbain et Multimodalité 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Belfort, France</w:t>
+              <w:t xml:space="preserve">Proc. 3ème Conférence Francophone de MOdélisation et SIMulation (MOSIM01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895760v1</w:t>
+                <w:t xml:space="preserve">hal-01706896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Event Simulation Model for Performances Analysis in an Industrial Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22196,51 +22196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes génétiques pour le CARP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22291,64 +22291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Tardiness Minimization Approach to Simultaneous Job Input Sequencing and Vehicles Dispatching in as FMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Imacs World Congress 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22373,77 +22373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Based Scheduling with WIP Consideration for FMS using Trip-Based Material Handling Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International European Simulation Multi-Conference ( ESM'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Gent, Belgium. pp.481-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22494,51 +22494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Conference on Advanced of Computer Systems ( ACS'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Warsaw, Poland. pp.423-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22563,51 +22563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Framework for Job Input Sequencing and Vehicle Dispatching in a Flexible Manufacturing System based on AGV transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22671,51 +22671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Input Sequencing and Device Dispatching in a Single Device Automated Guided Vehicle Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22792,51 +22792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22874,90 +22874,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoist Scheduling Problem : Modèle Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Interne du Laboratoire d'Informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082028v1</w:t>
+                <w:t xml:space="preserve">hal-02082019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Optimization for Manufacturing Systems with Randoms Events</w:t>
               </w:r>
@@ -22982,51 +22982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 IMACS World Congress on Scientific Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Berlin, Germany. pp.427-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23064,293 +23064,293 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoist Scheduling Problem : Modèle Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Interne du Laboratoire d'Informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082019v1</w:t>
+                <w:t xml:space="preserve">hal-02082028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent Simulation Methodology for Manufacturing Systems</w:t>
+                <w:t xml:space="preserve">Computerized Industrial Surface Treatment Line Control: Resolution of a Hoist Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Modelling and Simulation Conference (ESM'96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Budapest, Hungary. pp.183-187</w:t>
+              <w:t xml:space="preserve">Simulation in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Genoa, Italy. pp.377-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082029v1</w:t>
+                <w:t xml:space="preserve">hal-02082031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized Industrial Surface Treatment Line Control: Resolution of a Hoist Scheduling Problem</w:t>
+                <w:t xml:space="preserve">A Multi-Agent Simulation Methodology for Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Genoa, Italy. pp.377-382</w:t>
+              <w:t xml:space="preserve">Proceedings of the Modelling and Simulation Conference (ESM'96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Budapest, Hungary. pp.183-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082031v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agents Approach for Manufacturing Systems Optimization</w:t>
               </w:r>
@@ -23375,51 +23375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Practical Application of Intelligent Agents and Multi-Agent Technology (PAAM'96)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Londres, United Kingdom. pp.225-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23483,51 +23483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Computer Integrated Manufacturing and Automation Technology (CIMAT'96)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Grenoble, France. pp.148-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23591,51 +23591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Discrete Events and Manufacturing Systems. CESA'96 IMACS MultiConference on Computational Engineering in Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Lille, France. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23731,51 +23731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23813,103 +23813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensewear Armband for prediction of energy expenditure in controlled and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sauvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Glasgow, United Kingdom. 2011, 2th. International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM 2011)</w:t>
@@ -23996,51 +23996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24058,51 +24058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte du Machine Learning - Les outils de l'apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24185,51 +24185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24286,51 +24286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24419,51 +24419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gouinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24567,51 +24567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"/>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Aridhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raksmey Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24707,51 +24707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24795,51 +24795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24883,51 +24883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24977,90 +24977,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Saving Algorithm for Energy Expenditure Estimation with a Smartphone Sensor Based Approach: a Contribution to the Mobility Measurement in e-Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Manenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25112,90 +25112,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des algorithmes&amp;quot; du module eMouve en conditions contrôlées : étape préalable à la détection des activités physiques en conditions habituelles de vie à l'aide de smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Boualit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -25230,51 +25230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GRASP x ELS for the vehicle routing problem with three-dimensional loading constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25318,51 +25318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GRASPxELS with Depth First Search Split Procedure for the HVRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duhamel Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prodhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25410,51 +25410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bi-objective stochastic approach for stochastic CARP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25667,51 +25667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22091390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jqc.2024.048792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Angelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2023.129206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03286971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gondran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1856436" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0104-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1431416" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.05.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cissoko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.10.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW8Z1XRZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aridhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontanel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fontanel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.07.080" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z2JS389-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boualit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02500993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.01.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9WRM98X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larabi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pariente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Tchomte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.10.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFK6K1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quilliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.08.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2R7G9G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caumond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSK4RDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.11.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVDTMNH7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caumond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moukrim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Belenguer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Benavent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.02.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKRQD1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba-Traore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119798v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Goujon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Antunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Guillermo Pe&#241;a Arenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Manuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03208586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03726143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506383v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477070v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03051560v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2786" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Coyault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelane Benoit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Zemni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082038v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084314v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138821v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082043v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181677v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181553v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Landa-Silva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082040v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garaix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gondran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Landa-Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138685v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698377v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082045v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081931v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082046v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchernev Nikolay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.778" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081936v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vigo." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081933v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Phan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082048v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081940v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Duhamel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081939v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giboulot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319761v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319762v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082049v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Benjamin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081944v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946516v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946446v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946362v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leyris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelissier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Beillevaire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082050v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leyris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738490v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081946v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082054v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082051v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081945v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082469v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082052v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081956v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kemmoe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728690v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082057v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081958v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082055v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890028v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081962v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasnes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spriet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081964v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086249v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059042" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chassard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Admirat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082058v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylverin Kemmoe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082059v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081963v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Huguet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082063v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larabi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tchernev" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081969v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082064v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081968v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;nies" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.. Larabi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082061v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081966v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081965v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082065v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081970v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medernach" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanlaville" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Two Formulations" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081974v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xiagang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476460v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223564" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081973v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081972v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082066v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081980v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081983v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082067v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feni&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081982v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiagan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081981v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081986v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081985v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larabi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082068v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02736438v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Labadie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895088v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C&#226;ndida Mour&#227;o" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Nunes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Mourao" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081988v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081989v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081990v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutera" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081991v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kindler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krivy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy." TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119857v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24653-4_51" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-47M1W5H6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081994v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081992v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119858v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tanguy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_48" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;cart" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36970-8_39" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1D6DTS4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895749v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082003v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081995v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082004v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082005v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benavent" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081996v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082006v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895758v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif- Khettaf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082010v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082012v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082013v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082007v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082009v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082011v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082008v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706896v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082016v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082014v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119863v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45365-2_49" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7G3PCM4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895760v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082015v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolgui" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bekhouche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895342v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082017v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082018v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082020v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082021v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082022v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082023v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082028v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082024v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082019v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082029v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082031v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082026v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082027v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082030v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082036v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640938v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640939v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138856v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433786v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02478156v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30671-6_9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9321A332F9FA1385ED590FFFC4EBE521A817B051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025758v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752417v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739442v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732343v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704493v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704498v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Christophe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678494v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.05.044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22091390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bombardelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jqc.2024.048792" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2023.129206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Angelo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Hamadouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11081101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03286971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gondran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1856436" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114998" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Moukrim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0104-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01822071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.05.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guidoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1431416" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cissoko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fardet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cissoko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Paris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ph. Lacomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.10.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW8Z1XRZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksmey Phan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P1GLN1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aridhi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02500993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.01.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9WRM98X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fontanel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.07.080" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z2JS389-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boualit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontanel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larabi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.03.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pariente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Tchomte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.10.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLFK6K1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duhamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quilliot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.08.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2R7G9G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Caumond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.03.051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDSK4RDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2006.11.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVDTMNH7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caumond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moukrim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Belenguer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Benavent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.02.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKRQD1L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba-Traore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119798v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Goujon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Antunes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif-Khettaf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Guillermo Pe&#241;a Arenas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Manuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522019v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390319v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03208586v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03726143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506383v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02506440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Coyault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelane Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Zemni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03051560v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2786" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138841v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brevet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181541v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082038v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084314v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082037v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Landa-Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082041v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082043v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138821v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garaix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gondran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Landa-Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082045v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081932v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181475v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081931v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082044v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082046v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchernev Nikolay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vigo." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319760v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319759v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.778" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081933v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Phan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02485681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082048v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081937v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081940v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Duhamel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082480v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081939v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giboulot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319761v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319762v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081942v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081944v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Benjamin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946362v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leyris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelissier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Beillevaire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082050v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leyris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738490v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082051v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Ren." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081946v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082470v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaudi&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081945v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082469v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082052v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082055v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081958v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082057v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kemmoe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728690v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082056v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02890028v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081964v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081962v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasnes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spriet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toussaint." TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086249v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059042" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082060v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chassard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Admirat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082058v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylverin Kemmoe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082059v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081963v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Huguet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081968v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;nies" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082064v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082063v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Larabi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tchernev" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081969v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081967v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.. Larabi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082061v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081966v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081965v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02476460v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223564" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081974v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xiagang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081979v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082065v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081970v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medernach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanlaville" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Two Formulations" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403426v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081973v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081972v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082066v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081980v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081983v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082067v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feni&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081982v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiagan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081981v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081985v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larabi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081984v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081986v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082068v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02736438v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Labadie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895088v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C&#226;ndida Mour&#227;o" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Nunes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candida Mourao" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081988v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081989v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081990v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutera" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081994v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081992v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourgand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119858v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tanguy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_48" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119857v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24653-4_51" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-47M1W5H6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081991v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kindler" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krivy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;cart" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895749v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082003v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119861v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36970-8_39" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1D6DTS4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081995v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082004v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082005v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benavent" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081996v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082011v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082007v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082009v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082010v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082012v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082013v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082006v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895758v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ramdane Cherif- Khettaf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082008v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895760v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119863v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45365-2_49" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7G3PCM4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082016v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082014v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706896v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082015v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolgui" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bekhouche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895342v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082017v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082018v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082020v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082021v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082022v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082023v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082019v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082024v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082028v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082031v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082029v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082026v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082027v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082030v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082036v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640938v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640939v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138856v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433786v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02478156v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30671-6_9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9321A332F9FA1385ED590FFFC4EBE521A817B051/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025758v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Aridhi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752417v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739442v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732343v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158743v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Manenq" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056761v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boualit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704493v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704498v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Christophe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678494v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>