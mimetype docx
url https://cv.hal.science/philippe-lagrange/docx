--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -679,291 +679,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique sur les travaux de la Commission du droit international - 69ème session</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-thida Norodom</w:t>
+                <w:t xml:space="preserve">Travaux de la Commission du droit international (soixante-neuvième session) et de la Sixième commission (soixante-douzième session)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Thida Norodom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, vol. 63, p. 327-366</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 63, pp.327-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afdi.2017.5383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999720v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Anne-Thida Norodom</w:t>
+                <w:t xml:space="preserve">hal-03808543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension du phénomène migratoire par le droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rcdip.171.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique sur les travaux de la Commission du droit international - 69ème session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-thida Norodom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 63, pp.327-366. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, vol. 63, p. 327-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rcdip.171.0027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02238718v1</w:t>
+                <w:t xml:space="preserve">hal-03999720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse, braconnage et braconniers : le point de vue d’un chasseur</w:t>
               </w:r>
@@ -1708,50 +1708,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le principe d'égalité de traitement de fonctionnaires se trouvant dans une situation analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 09, pp.502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique sur les travaux de la Commission du droit international - 64ème session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-thida Norodom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1760,967 +1829,898 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 58, p. 349-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le principe d'égalité de traitement de fonctionnaires se trouvant dans une situation analogue</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique sur les travaux de la Commission du droit international - 63ème session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-thida Norodom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance d'un motif d'intérêt général justifiant qu'il soit dérogé à l'obligation statutaire de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 09, pp.502</w:t>
+              <w:t xml:space="preserve">, 2011, 25, pp.1441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Reconnaissance d'un motif d'intérêt général justifiant qu'il soit dérogé à l'obligation statutaire de protection</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le code du travail n'est pas applicable à la représentation collective et individuelle du personnel de La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25, pp.1441</w:t>
+              <w:t xml:space="preserve">, 2010, 06, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le code du travail n'est pas applicable à la représentation collective et individuelle du personnel de La Poste</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les critères de notation face au principe d'égalité entre fonctionnaires appartenant à un même cadre d'emplois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 06, pp.334</w:t>
+              <w:t xml:space="preserve">, 2009, 17, pp.940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les critères de notation face au principe d'égalité entre fonctionnaires appartenant à un même cadre d'emplois</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des mises à disposition : nouvelle étape vers une fonction publique ouverte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 17, pp.940</w:t>
+              <w:t xml:space="preserve">, 2007, 10, pp.524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La réforme des mises à disposition : nouvelle étape vers une fonction publique ouverte ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à réintégration d'un fonctionnaire placé en disponibilité pour convenances personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10, pp.524</w:t>
+              <w:t xml:space="preserve">, 2007, 11, pp.597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Droit à réintégration d'un fonctionnaire placé en disponibilité pour convenances personnelles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation du contrôle restreint pour apprécier un refus de création d'un nouveau corps de fonctionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 11, pp.597</w:t>
+              <w:t xml:space="preserve">, 2006, 31, pp.1730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Confirmation du contrôle restreint pour apprécier un refus de création d'un nouveau corps de fonctionnaires</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au retrait du dossier administratif de pièces présentant un caractère injurieux ou diffamatoire et de nature à porter préjudice au fonctionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 31, pp.1730</w:t>
+              <w:t xml:space="preserve">, 2005, 11, pp.612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légalité d'un refus de prise en charge financière d'une action de formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34, pp.1909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02218740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Droit au retrait du dossier administratif de pièces présentant un caractère injurieux ou diffamatoire et de nature à porter préjudice au fonctionnaire</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La combinaison des polices en matière d'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 01, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légalité d'un décret portant dérogations aux garanties minimales de durée de travail et de repos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 11, pp.612</w:t>
+              <w:t xml:space="preserve">, 2004, 04, pp.225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits à la retraite des agents en position de détachement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 09, pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02218444v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02218427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une indemnité forfaitaire liée à l'exercice des fonctions n'est pas due à l'agent placé en congé de longue maladie ou de longue durée</w:t>
               </w:r>
@@ -3339,246 +3339,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Europe au défi des traditions locales. L'exemple des chasses traditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bruno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis actuels de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legitech, pp.389-395, 2022, Droit et économie, 978-2-919814-32-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection internationale face aux nouveaux conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibaut Fleury-Graff; Patrick Jacob. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, pp.439-454, 2022, 978-2-233-01011-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La protection des victimes de l’esclavage et de la traite par le juge de l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Marchadier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prohibition de l'esclavage et de la traite des êtres humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions A. Pedone, pp.241-254, 2022, Publications de l'Institut international des droits de l'homme, 978-2-233-01007-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537865v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04537879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime international de protection des personnes handicapées dans le contexte des conflits armés</w:t>
               </w:r>
@@ -4048,182 +4048,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La déjuridicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Bossan; Michel Danti-Juan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adaptation des réponses pénales aux formes extrêmes de la criminalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.191-198, 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers; Travaux de l'Institut de sciences criminelles de Poitiers, 979-10-90426-97-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire d’oies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du Professeur Christian Debouy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-299, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03800938v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04537893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Deuxième partie : L'offre humanitaire] Chapitre 6 : L’action humanitaire des Nations Unies dans le cadre du maintien de la paix</w:t>
               </w:r>
@@ -5189,51 +5189,51 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Poitiers. Faculté de droit et des sciences sociales. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 458 p., 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers. Mélanges, 9791090426887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5523,51 +5523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AA43009"/>
+    <w:nsid w:val="A43BE890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5754,51 +5754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10880268X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197190052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431453811" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagrange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2018.5233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-thida Norodom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2017.5383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.171.0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03808308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2016.5022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2015.4946" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2014.4754" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-reception-du-droit-international-humanitaire-en-droit-interne/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1414907" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537879v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handicap-citoyennete.uca.fr/version-francaise/publication-handicap-et-conflits-armes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/droit-humanite-et-environnement-2020-9782802764861.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-et-pratique-de-l-action-humanitaire-9782275053066.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P427&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7804" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-patricia-buirette-9791090426573.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/melanges-en-lhonneur-du-professeur-habib-slim/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/entre-les-ordres-juridiques-9791090426467.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-defendre-la-france-au-xxie-siecle-iehdn-c2x32211251" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihedn.fr/publications-de-lihedn/ [item : 2015 | Esprits de d&#233;fense]" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breillat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kouchner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10880268X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197190052" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431453811" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188748v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagrange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534744v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2018.5233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-thida Norodom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2017.5383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.171.0027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03808308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2016.5022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2015.4946" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2014.4754" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219843v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-reception-du-droit-international-humanitaire-en-droit-interne/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01.0105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1414907" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handicap-citoyennete.uca.fr/version-francaise/publication-handicap-et-conflits-armes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/droit-humanite-et-environnement-2020-9782802764861.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-et-pratique-de-l-action-humanitaire-9782275053066.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php?menu=detail&amp;amp;id=P427&amp;amp;categorie=99" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7804" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-patricia-buirette-9791090426573.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/melanges-en-lhonneur-du-professeur-habib-slim/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/entre-les-ordres-juridiques-9791090426467.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-defendre-la-france-au-xxie-siecle-iehdn-c2x32211251" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihedn.fr/publications-de-lihedn/ [item : 2015 | Esprits de d&#233;fense]" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cahn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-adaptation-des-reponses-penales-aux-formes-extremes-de-la-criminalite-9791090426979.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breillat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kouchner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>