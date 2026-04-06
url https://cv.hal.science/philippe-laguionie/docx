--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -173,77 +173,2447 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative atmospheric gradient approach for monitoring radon-222 exhalation from uranium mining tailings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation - ASNR PhD day 2026 - Near-field atmospheric dispersion of a gas emitted from a hot source in an open environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des thèses de l’ASNR 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité de Sûreté nucléaire et de Radioprotection - ASNR (France), Mar 2026, Saint-Cyr sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical assessment of Gaussian models for atmospheric dispersion near urban environments in emergency situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rondeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songzhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERPW25 - European Radiation Protection Week - 11th NERIS workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NERIS, Sep 2025, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersion dans le champ proche dans le cadre d’une installation nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité de sûreté nucléaire et de radioprotection (ASNR), Jul 2025, Fontenay aux roses, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field (R&lt;200m) atmospheric dispersion simulation and sensitivity analysis following a full scale atmospheric tracer experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songzhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HARMO22 - 22nd International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Marko Kaasik, Institute of Physics, University of Tartu, Estonia, Jun 2024, Pärnu, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of atmospheric dispersion under low wind conditions in an urban environment, first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Bounouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelva Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aveiro, Sep 2022, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03994349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DISPERSION OF RADIONUCLIDES IN A URBAN ENVIRONMENT (DIFLU): COMPARISON OF NUMERICAL RESULTS WITH EXPERIMENTAL MEASUREMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amita Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HARMO2021 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04667080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillevic Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersion and deposition of gas and aerosol particles in urban environment: examples of in situ experiments for predictive model validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Water Resource and Environmental Engineering 2019, ICWREE2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures des vitesses de dépôt sec pour les particules atmosphériques de 1,5 nm à 1,2 µm : la courbe en &amp;quot;V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA2018 - 31ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, Association française d'études et de recherches sur les aérosols, Jan 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2018-13529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04145637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Restitution NEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2015, 30. Congrès français sur les aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emission de bioaérosols de type bactérie et levure des couverts végétaux pour des faibles vitesses de frottement du vent : une différence entre le vivant et l’inerte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30. Congrès français sur les aérosols (CFA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-eddy simulation of flow and dispersion in an heterogeneous urban area: comparison with field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Madrid, Spain. paper H15-129, 824-829</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Submicronic aerosol dry deposition non urban surfaces: a wind tunnel study to improve the lack of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Aerosol Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dry deposition of sub-micro aerosol on surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenick Calec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Aerosol Conference IAC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développements méthodologiques à l'échelle de temps pluri-journalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e rencontres de l’AUGC - 25e Rencontres Universitaires de Génie Civil Conception et vie des ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02659509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of a long-term mean sediment load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inconnu.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, EGU06-A-09738, 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi de la quantification du flux d’exhalation du radon 222 sur un ancien site minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -252,3300 +2622,1172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahla Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALIF3S : Application à la dispersion atmosphérique en champ proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Fontenay aux roses, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field atmospheric dispersion of a gas emitted from a hot source: a comparison between analytical modelling and in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, ONLINE Vienne, Austria, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfatm-PM: a model of bi-directional particulate matter exchanges over a grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachna Bhoonah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , pp.EGU25-10491, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion atmosphérique en champ proche d'un gaz émis depuis une source chaude en milieu ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mendez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des thèses ASNR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, La grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409343v1</w:t>
-              </w:r>
-[...2126 lines deleted...]
-                <w:t xml:space="preserve">hal-00118405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First measurements of chlorine 36 ($^{36}$Cl) wet deposition fluxes in the vicinity of Orano La Hague nuclear reprocessing plant in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deo-Gratias Sourabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 278, pp.107470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal particle seeding on urban surface samples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental measurements of the bacterial oxidation of HT in soils: impact over a zone influenced by an industrial release of tritium in HT form.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Le Dizes-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 242, pp.106779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13789-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03588928v2</w:t>
+                <w:t xml:space="preserve">hal-03541784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of the bacterial oxidation of HT in soils: impact over a zone influenced by an industrial release of tritium in HT form.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinh Lai Tien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Connan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+                <w:t xml:space="preserve">Johann Chardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (8), pp.1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13081223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03541784v1</w:t>
+                <w:t xml:space="preserve">irsn-03967211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal particle seeding on urban surface samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kouakou Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (21), 19p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13789-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13081223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">irsn-03967211v1</w:t>
+                <w:t xml:space="preserve">hal-03588928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modelling of gaseous elemental iodine (I2) dry deposition velocity on grass in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Telly Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,119 +3796,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 219, pp.106253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritium in precipitation on 5 sites in North-West France during the 2017–2019 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donovan Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,2228 +3930,2240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 212, pp.106129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry deposition velocities of particles on grass Field experimental data and comparison with models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126, pp.58-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The VATO project: An original methodology to study the transfer of tritium as HT and HTO in grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Vermorel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 171, pp.83-92. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 167, pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02551302v1</w:t>
+                <w:t xml:space="preserve">irsn-04165722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VATO project: An original methodology to study the transfer of tritium as HT and HTO in grassland ecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+                <w:t xml:space="preserve">A dual pathways transfer model to account for changes in the radioactive caesium level in demersal and pelagic fish after the Fukushima Daï-ichi nuclear power plant accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly-Du-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.10.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04165722v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual pathways transfer model to account for changes in the radioactive caesium level in demersal and pelagic fish after the Fukushima Daï-ichi nuclear power plant accident</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">Aerosol particle dry deposition velocity above natural surfaces Quantification according to the particles diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546118v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol particle dry deposition velocity above natural surfaces Quantification according to the particles diameter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pellerin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552692v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Pellerin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 177, pp.184-193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 171, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556027v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of tritium evapotranspiration (3H-ET) flux over grass and soil using the gradient and eddy covariance experimental methods and the FAO-56 model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Vertical and horizontal concentration profiles from a tracer experiment in a heterogeneous urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Caldeira Ideas</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.06.004⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572549v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical and horizontal concentration profiles from a tracer experiment in a heterogeneous urban area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">In situ measurements of tritium evapotranspiration (3H-ET) flux over grass and soil using the gradient and eddy covariance experimental methods and the FAO-56 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.G. Mestayer</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caldeira Ideas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145197v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between modelling and measurement of marine dispersion, environmental half-time and 137Cs inventories after the Fukushima Daiichi accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (3), pp.361-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10236-013-0682-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous quantification of the contributions of dry, washout and rainout deposition to the total deposition of particle-bound 7Be and 210Pb on an urban catchment area on a monthly scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.67-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field krypton-85 measurements in stable meteorological conditions around the AREVA NC La Hague reprocessing plant Estimation of atmospheric transfer coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137, pp.142-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement in a wind tunnel of dry deposition velocities of submicron aerosol with associated turbulence onto rough and smooth urban surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.12-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Tritium Released into the Marine Environment by French Nuclear Facilities Bordering the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Voiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (12), pp.6696-6703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es400896t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of radioactive releases into the sea resulting from the accident at the Fukushima Dai-ichi nuclear power plant − Evolution of expert investigation according to the data available</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.423 - 447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro/2012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of marine source-term following Fukushima Dai-ichi accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 114, pp.2-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using in-situ radionuclides to model sediment transfer at the flow event time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 90, pp.119-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/DEB060121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02659561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5919,266 +6173,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of suspended sediment concentration and discharge relations to identify particle origins in smallagricultural watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphone Vongvixay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Laguionie, P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment Dynamics for a Changing Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 337, IAHS/AISH, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using in-situ radionuclides to model sediment transfert ata the flow event time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Lorenzini, C. A. Brebbia, D. Emmanouloudis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring, simulating, prevention and remediation of dense and debris flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WITT Press, pp.119-128, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6188,114 +6442,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures in situ et modélisation du ransport des sédiments en rivière. Application au bassin versant de la Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minéralogie. Université Rennes 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00178882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6363,51 +6617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38A0B6F5"/>
+    <w:nsid w:val="AED410CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6594,51 +6848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0065-1837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blanchart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Mansouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Courty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;bert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608156v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo-Gratias Sourabie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107470" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588928v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13789-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly-Du-Bois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172442" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#233;vet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pommier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400896t" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/DEB060121" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphone Vongvixay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laguionie, P." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137886v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0065-1837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blanchart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Mansouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Courty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;bert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10491" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo-Gratias Sourabie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107470" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588928v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13789-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly-Du-Bois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172442" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9KMDS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#233;vet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400896t" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/DEB060121" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphone Vongvixay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laguionie, P." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>