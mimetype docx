--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1562,277 +1562,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+                <w:t xml:space="preserve">Emission de bioaérosols de type bactérie et levure des couverts végétaux pour des faibles vitesses de frottement du vent : une différence entre le vivant et l’inerte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2015, 30. Congrès français sur les aérosols</w:t>
+              <w:t xml:space="preserve">30. Congrès français sur les aérosols (CFA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798859v1</w:t>
+                <w:t xml:space="preserve">hal-02744155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission de bioaérosols de type bactérie et levure des couverts végétaux pour des faibles vitesses de frottement du vent : une différence entre le vivant et l’inerte ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès français sur les aérosols (CFA 2015)</w:t>
+              <w:t xml:space="preserve">CFA 2015, 30. Congrès français sur les aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744155v1</w:t>
+                <w:t xml:space="preserve">hal-02798859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of flow and dispersion in an heterogeneous urban area: comparison with field data</w:t>
               </w:r>
@@ -2522,345 +2522,3468 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inconnu.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, EGU06-A-09738, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A semi-empirical approach to model net particulate matter fluxes between vegetated surfaces and the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachna Bhoonah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 384, pp.111164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First measurements of chlorine 36 ($^{36}$Cl) wet deposition fluxes in the vicinity of Orano La Hague nuclear reprocessing plant in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deo-Gratias Sourabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.107470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metal particle seeding on urban surface samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kouakou Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (21), 19p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13789-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588928v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental measurements of the bacterial oxidation of HT in soils: impact over a zone influenced by an industrial release of tritium in HT form.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Le Dizes-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 242, pp.106779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinh Lai Tien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (8), pp.1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13081223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03967211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tritium in precipitation on 5 sites in North-West France during the 2017–2019 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donovan Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.106129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement and modelling of gaseous elemental iodine (I2) dry deposition velocity on grass in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Telly Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.106253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dry deposition velocities of particles on grass Field experimental data and comparison with models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2018.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 171, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerosol particle dry deposition velocity above natural surfaces Quantification according to the particles diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dual pathways transfer model to account for changes in the radioactive caesium level in demersal and pelagic fish after the Fukushima Daï-ichi nuclear power plant accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly-Du-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The VATO project: An original methodology to study the transfer of tritium as HT and HTO in grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04165722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical and horizontal concentration profiles from a tracer experiment in a heterogeneous urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ measurements of tritium evapotranspiration (3H-ET) flux over grass and soil using the gradient and eddy covariance experimental methods and the FAO-56 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caldeira Ideas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between modelling and measurement of marine dispersion, environmental half-time and 137Cs inventories after the Fukushima Daiichi accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (3), pp.361-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-013-0682-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous quantification of the contributions of dry, washout and rainout deposition to the total deposition of particle-bound 7Be and 210Pb on an urban catchment area on a monthly scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2014.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near-field krypton-85 measurements in stable meteorological conditions around the AREVA NC La Hague reprocessing plant Estimation of atmospheric transfer coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2014.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement in a wind tunnel of dry deposition velocities of submicron aerosol with associated turbulence onto rough and smooth urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2012.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer of Tritium Released into the Marine Environment by French Nuclear Facilities Bordering the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Voiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (12), pp.6696-6703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es400896t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consequences of radioactive releases into the sea resulting from the accident at the Fukushima Dai-ichi nuclear power plant − Evolution of expert investigation according to the data available</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.423 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2012032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of marine source-term following Fukushima Dai-ichi accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114, pp.2-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using in-situ radionuclides to model sediment transfer at the flow event time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90, pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/DEB060121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02659561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi de la quantification du flux d’exhalation du radon 222 sur un ancien site minier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CALIF3S : Application à la dispersion atmosphérique en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marseille, France. </w:t>
+              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Fontenay aux roses, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080112v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALIF3S : Application à la dispersion atmosphérique en champ proche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défi de la quantification du flux d’exhalation du radon 222 sur un ancien site minier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Fontenay aux roses, France. </w:t>
+              <w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160024v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field atmospheric dispersion of a gas emitted from a hot source: a comparison between analytical modelling and in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2875,207 +5998,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, ONLINE Vienne, Austria, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfatm-PM: a model of bi-directional particulate matter exchanges over a grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachna Bhoonah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , pp.EGU25-10491, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion atmosphérique en champ proche d'un gaz émis depuis une source chaude en milieu ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3084,3355 +6207,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des thèses ASNR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, La grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409343v1</w:t>
-              </w:r>
-[...2987 lines deleted...]
-                <w:t xml:space="preserve">cea-02659561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of suspended sediment concentration and discharge relations to identify particle origins in smallagricultural watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphone Vongvixay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Laguionie, P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment Dynamics for a Changing Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 337, IAHS/AISH, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using in-situ radionuclides to model sediment transfert ata the flow event time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Lorenzini, C. A. Brebbia, D. Emmanouloudis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring, simulating, prevention and remediation of dense and debris flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WITT Press, pp.119-128, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6442,114 +6576,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures in situ et modélisation du ransport des sédiments en rivière. Application au bassin versant de la Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minéralogie. Université Rennes 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00178882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6617,51 +6751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AED410CC"/>
+    <w:nsid w:val="E2D538D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6848,51 +6982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0065-1837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blanchart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Mansouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076680v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Courty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;bert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10491" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo-Gratias Sourabie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107470" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588928v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13789-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly-Du-Bois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172442" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9KMDS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#233;vet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pommier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400896t" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/DEB060121" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphone Vongvixay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laguionie, P." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0065-1837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blanchart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Courty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;bert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo-Gratias Sourabie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588928v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13789-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9KMDS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly-Du-Bois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#233;vet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pommier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400896t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/DEB060121" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Mansouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10491" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphone Vongvixay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laguionie, P." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>