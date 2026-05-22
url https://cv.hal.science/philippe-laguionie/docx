--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -207,269 +207,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative atmospheric gradient approach for monitoring radon-222 exhalation from uranium mining tailings</w:t>
+                <w:t xml:space="preserve">Presentation - ASNR PhD day 2026 - Near-field atmospheric dispersion of a gas emitted from a hot source in an open environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées des thèses de l’ASNR 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité de Sûreté nucléaire et de Radioprotection - ASNR (France), Mar 2026, Saint-Cyr sur Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553755v1</w:t>
+                <w:t xml:space="preserve">hal-05578557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation - ASNR PhD day 2026 - Near-field atmospheric dispersion of a gas emitted from a hot source in an open environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative atmospheric gradient approach for monitoring radon-222 exhalation from uranium mining tailings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mendez</w:t>
+                <w:t xml:space="preserve">Younes Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Duval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des thèses de l’ASNR 2026</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union — EGU, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578557v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of Gaussian models for atmospheric dispersion near urban environments in emergency situations</w:t>
               </w:r>
@@ -507,51 +507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW25 - European Radiation Protection Week - 11th NERIS workshop 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NERIS, Sep 2025, Londres, United Kingdom</w:t>
@@ -580,90 +580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion dans le champ proche dans le cadre d’une installation nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laguionie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -731,51 +731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songzhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -807,277 +807,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of atmospheric dispersion under low wind conditions in an urban environment, first results</w:t>
+                <w:t xml:space="preserve">DISPERSION OF RADIONUCLIDES IN A URBAN ENVIRONMENT (DIFLU): COMPARISON OF NUMERICAL RESULTS WITH EXPERIMENTAL MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Bounouas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+                <w:t xml:space="preserve">Liying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dupont</w:t>
+                <w:t xml:space="preserve">Malo Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelva Roustan</w:t>
+                <w:t xml:space="preserve">Amita Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Chardeur</w:t>
+                <w:t xml:space="preserve">Sophie Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aveiro, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">HARMO2021 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03994349v1</w:t>
+                <w:t xml:space="preserve">irsn-04667080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPERSION OF RADIONUCLIDES IN A URBAN ENVIRONMENT (DIFLU): COMPARISON OF NUMERICAL RESULTS WITH EXPERIMENTAL MEASUREMENTS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of atmospheric dispersion under low wind conditions in an urban environment, first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Le Guellec</w:t>
+                <w:t xml:space="preserve">Hanane Bounouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amita Tripathi</w:t>
+                <w:t xml:space="preserve">Eric Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vecchiola</w:t>
+                <w:t xml:space="preserve">Yelva Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mathieu</w:t>
+                <w:t xml:space="preserve">Johann Chardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HARMO2021 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aveiro, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04667080v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03994349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Lagrangian dispersion model coupled with a CFD wind field database against a new full scale atmospheric tracer experiment</w:t>
               </w:r>
@@ -1115,51 +1115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillevic Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, HARMO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Tartu, Estonia</w:t>
@@ -1188,103 +1188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and deposition of gas and aerosol particles in urban environment: examples of in situ experiments for predictive model validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Water Resource and Environmental Engineering 2019, ICWREE2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1348,64 +1348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2018 - 31ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA, Association française d'études et de recherches sur les aérosols, Jan 2018, Paris, France. </w:t>
@@ -1562,277 +1562,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission de bioaérosols de type bactérie et levure des couverts végétaux pour des faibles vitesses de frottement du vent : une différence entre le vivant et l’inerte ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congrès français sur les aérosols (CFA 2015)</w:t>
+              <w:t xml:space="preserve">CFA 2015, 30. Congrès français sur les aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744155v1</w:t>
+                <w:t xml:space="preserve">hal-02798859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilisation des radionucléides sous forme d’aérosols primaires et secondaires par vent faible à partir de couverts naturels (projet REMORA) : une nouvelle voie de transfert vers l’atmosphère</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
+                <w:t xml:space="preserve">Emission de bioaérosols de type bactérie et levure des couverts végétaux pour des faibles vitesses de frottement du vent : une différence entre le vivant et l’inerte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2015, 30. Congrès français sur les aérosols</w:t>
+              <w:t xml:space="preserve">30. Congrès français sur les aérosols (CFA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798859v1</w:t>
+                <w:t xml:space="preserve">hal-02744155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulation of flow and dispersion in an heterogeneous urban area: comparison with field data</w:t>
               </w:r>
@@ -2318,51 +2318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques à l'échelle de temps pluri-journalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,51 +2443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of a long-term mean sediment load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachna Bhoonah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 384, pp.111164. </w:t>
@@ -2730,51 +2730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First measurements of chlorine 36 ($^{36}$Cl) wet deposition fluxes in the vicinity of Orano La Hague nuclear reprocessing plant in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deo-Gratias Sourabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,680 +2845,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal particle seeding on urban surface samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental measurements of the bacterial oxidation of HT in soils: impact over a zone influenced by an industrial release of tritium in HT form.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Kouakou Kouadio</w:t>
+                <w:t xml:space="preserve">Hugo Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Severine Le Dizes-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13789-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 242, pp.106779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588928v2</w:t>
+                <w:t xml:space="preserve">hal-03541784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements of the bacterial oxidation of HT in soils: impact over a zone influenced by an industrial release of tritium in HT form.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinh Lai Tien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2021.106779⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (8), pp.1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13081223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541784v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03967211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Gaussian Plume in the Vicinity of an Urban Cyclotron Using Helium as a Tracer Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metal particle seeding on urban surface samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kouakou Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinh Lai Tien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (8), pp.1223. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (21), 19p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13081223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13789-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03967211v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium in precipitation on 5 sites in North-West France during the 2017–2019 period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and modelling of gaseous elemental iodine (I2) dry deposition velocity on grass in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Telly Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 212, pp.106129. </w:t>
+              <w:t xml:space="preserve">, 2020, 219, pp.106253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045144v1</w:t>
+                <w:t xml:space="preserve">hal-03146199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelling of gaseous elemental iodine (I2) dry deposition velocity on grass in the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tritium in precipitation on 5 sites in North-West France during the 2017–2019 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Telly Bah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Donovan Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 219, pp.106253. </w:t>
+              <w:t xml:space="preserve">, 2020, 212, pp.106129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2019.106129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146199v1</w:t>
+                <w:t xml:space="preserve">hal-03045144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry deposition velocities of particles on grass Field experimental data and comparison with models</w:t>
               </w:r>
@@ -3632,1001 +3632,1001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The VATO project: An original methodology to study the transfer of tritium as HT and HTO in grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Dizès</w:t>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Vermorel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 171, pp.83-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 167, pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551302v1</w:t>
+                <w:t xml:space="preserve">irsn-04165722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol particle dry deposition velocity above natural surfaces Quantification according to the particles diameter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Damay</w:t>
+                <w:t xml:space="preserve">A dual pathways transfer model to account for changes in the radioactive caesium level in demersal and pelagic fish after the Fukushima Daï-ichi nuclear power plant accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gehin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Connan</w:t>
+                <w:t xml:space="preserve">P. Bailly-Du-Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552692v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual pathways transfer model to account for changes in the radioactive caesium level in demersal and pelagic fish after the Fukushima Daï-ichi nuclear power plant accident</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Fiévet</w:t>
+                <w:t xml:space="preserve">Aerosol particle dry deposition velocity above natural surfaces Quantification according to the particles diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bailly-Du-Bois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.107-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546118v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VATO project: An original methodology to study the transfer of tritium as HT and HTO in grassland ecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Hebert</w:t>
+                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 167, pp.235-248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.10.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 177, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04165722v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric tritium concentrations under influence of AREVA NC La Hague reprocessing plant (France) and background levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Hébert</w:t>
+                <w:t xml:space="preserve">The VATO project Development and validation of a dynamic transfer model of tritium in grassland ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Solier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Pellerin</w:t>
+                <w:t xml:space="preserve">M. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 177, pp.184-193. </w:t>
+              <w:t xml:space="preserve">, 2017, 171, pp.83-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556027v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical and horizontal concentration profiles from a tracer experiment in a heterogeneous urban area</w:t>
+                <w:t xml:space="preserve">In situ measurements of tritium evapotranspiration (3H-ET) flux over grass and soil using the gradient and eddy covariance experimental methods and the FAO-56 model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Mestayer</w:t>
+                <w:t xml:space="preserve">P. Caldeira Ideas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 154, pp.126-137. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145197v1</w:t>
+                <w:t xml:space="preserve">hal-02572549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of tritium evapotranspiration (3H-ET) flux over grass and soil using the gradient and eddy covariance experimental methods and the FAO-56 model</w:t>
+                <w:t xml:space="preserve">Vertical and horizontal concentration profiles from a tracer experiment in a heterogeneous urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caldeira Ideas</w:t>
+                <w:t xml:space="preserve">P.G. Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 148, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.126-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572549v1</w:t>
+                <w:t xml:space="preserve">hal-01145197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between modelling and measurement of marine dispersion, environmental half-time and 137Cs inventories after the Fukushima Daiichi accident</w:t>
               </w:r>
@@ -4638,51 +4638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4768,64 +4768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.67-84. </w:t>
@@ -4888,51 +4888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field krypton-85 measurements in stable meteorological conditions around the AREVA NC La Hague reprocessing plant Estimation of atmospheric transfer coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Solier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,51 +5207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Voiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (12), pp.6696-6703. </w:t>
@@ -5328,51 +5328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5700,316 +5700,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALIF3S : Application à la dispersion atmosphérique en champ proche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défi de la quantification du flux d’exhalation du radon 222 sur un ancien site minier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laguionie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Duval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Fontenay aux roses, France. </w:t>
+              <w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160024v1</w:t>
+                <w:t xml:space="preserve">hal-05080112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi de la quantification du flux d’exhalation du radon 222 sur un ancien site minier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CALIF3S : Application à la dispersion atmosphérique en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marseille, France. </w:t>
+              <w:t xml:space="preserve">35èmes journées du Groupe du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Fontenay aux roses, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080112v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field atmospheric dispersion of a gas emitted from a hot source: a comparison between analytical modelling and in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, ONLINE Vienne, Austria, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachna Bhoonah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , pp.EGU25-10491, 2025, </w:t>
@@ -6168,103 +6168,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion atmosphérique en champ proche d'un gaz émis depuis une source chaude en milieu ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des thèses ASNR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, La grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6446,51 +6446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using in-situ radionuclides to model sediment transfert ata the flow event time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6590,51 +6590,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures in situ et modélisation du ransport des sédiments en rivière. Application au bassin versant de la Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laguionie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minéralogie. Université Rennes 1, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6751,51 +6751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2D538D2"/>
+    <w:nsid w:val="FDC69935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6982,51 +6982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0065-1837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blanchart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Courty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;bert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo-Gratias Sourabie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588928v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13789-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9KMDS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly-Du-Bois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#233;vet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pommier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400896t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/DEB060121" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Mansouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10491" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphone Vongvixay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laguionie, P." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-laguionie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0065-1837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Blanchart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hamroun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Solier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9038" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05295361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rondeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songzhi Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04667080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vecchiola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03994349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bounouas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chardeur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Lamaison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gehin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2018-13529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulagnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodrigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Courty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H&#233;bert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo-Gratias Sourabie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107470" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Renard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2021.106779" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03967211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Lai Tien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13081223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588928v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13789-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Telly Bah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106253" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donovan Maire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2019.106129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2018.08.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04165722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermorel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rozet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.10.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly-Du-Bois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172442" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.09.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9KMDS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2016.11.028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caldeira Ideas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXW58CMZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.11.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50R8G1FR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0682-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roupsard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2014.07.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JRPB2J8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641718v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamotte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N279QMW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#233;vet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pommier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400896t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2012032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433222v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korsakissok" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.11.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/DEB060121" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05080112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Mansouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05160024v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10491" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphone Vongvixay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laguionie, P." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00178882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>