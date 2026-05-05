--- v0 (2026-04-12)
+++ v1 (2026-05-05)
@@ -541,3825 +541,3825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporality and texture in the performance of George Crumb’s Music for a Summer Evening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Music Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, George Crumb: Style, idea and performance practice, 41 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07494467.2022.2033573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évolution de la durée et du tempo dans les enregistrements du Sacre du printemps d’Igor Stravinski de 1929 à 2019. Une cartographie des styles d’interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue musicale OICRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L’oeuvre de Stravinski. Héritage et perspectives, 9 (1), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1090512ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatfield and the North (1974) : une synthèse en équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1 "La scène de Canterbury"), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.10189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Michel</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/volume.10189⟩</w:t>
+                <w:t xml:space="preserve">hal-03814372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anxiété de performance dans l’enseignement musical. Une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Palmeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.134-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1096933ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Temporality and texture in the performance of George Crumb’s Music for a Summer Evening</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of regular rhythmic versus textural sound sequences on semantic and conceptual processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation of Acoustic and Electric Hearing in Perceiving Musical Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.558421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.558421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Reynolds’ Thoughts, Places, Dreams: genetic and sonic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First: Listen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, https://firstlisten.online/issue-1/lalitte-images-processes-and-traces</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhythmic priming of grammaticality judgments in children: Duration matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.107324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhythmic and textural musical sequences differently influence syntax and semantic processing in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.104711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2019.104711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Regularity of Rhythmic Primes In6luences Syntax Processing in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auditory Perception &amp; Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.163-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/25742442.2020.1752080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expressivité de la performance des Dix pièces pour quintette à vent de Ligeti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Dix pièces pour quintette à vent de Ligeti : Processus créateurs, performance, analyse (2018-2019), 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discographie des Dix pièces pour quintette à vent de Ligeti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting syntax training with temporally regular musical primes in children with cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliette Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (6), pp.365-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt-à-porter ou coupe sur mesure ? Liberté et contraintes de la temporalité dans l’interprétation de la Sequenza III de Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grepel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filigrane. Musique, esthétique, sciences, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12i7t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Cédric Thénard, Contribution à une histoire de la modernité musicale. Le festival d'Angers, Musiques du XXe siècle (1983-1990), Paris, L'Harmattan, 2016, 399 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varia, http://tristan.u-bourgogne.fr/CGC/publications/TC_VARIA/CR_ouvrages/lalitte_septembre2017.html#Mots-cl%C3%A9s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité et texture dans &amp;quot;Eight Lines&amp;quot; de Steve Reich : de la perception locale à la forme expérientielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicologies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les temps de la musique (thèmes Agrégation 2018), 4, pp.66-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination of tonal and atonal music in congenital amusia: The advantage of implicit tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.10 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Dalbavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de l’œuvre, Base Brahms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les attentes perceptives musicales chez l’enfant sourd : effet de transfert langagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perraudeau S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissances Surdités, revue trimestrielle d'ACFOS (Action Connaissance Formation pour la Surdité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.24-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Varèse : Déserts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">accents online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of expressive versus mechanical musical performance on short-term memory for musical excerpts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jay Dowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.419-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/mp.2013.30.4.419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie intérieure du son. Gérard Grisey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cité Musiques, La Revue de la Cité de la Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'un brise-glace : le festival Why Note et son public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Festivals &amp; sociétés en Europe XIXe-XXIe siècles, 3, http://tristan.u-bourgogne.fr/CGC/publications/Festivals_societes/P_Lalitte.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Theories of Helmholtz in the Work of Varèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Music Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, George Crumb: Style, idea and performance practice, 41 (1), pp.1-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07494467.2022.2033573⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (5), pp.327-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07494467.2011.665578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’anxiété de performance dans l’enseignement musical. Une revue de littérature</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du son au sens : vers une approche sub-symbolique de l’analyse musicale assistée par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/musur.111.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking into the eyes of a conductor performing Lerdahl's Time after Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicae Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.275-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déserts d’Edgard Varèse ou l’apothéose du son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appalachian Spring d'Aaron Copland ou le don d'être simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.88-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On listening to atonal variants of two Piano Sonatas by Beethoven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kantor-Martynuska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.223-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit learning of non-local musical rules : A comment on Kuhn and Dienes (2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (1), pp.299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0014278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme et espace chez Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filigrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.247-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects acoustique et sensoriel du bruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filigrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.13-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de possibilité d'une forme perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.103-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concerto pour orchestre de Béla Bartok : analyse des 2e et 3e mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.73-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son organisé et spéculation sur les distances chez Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Société Québécoise de Recherche Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.125-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre la musique: Perspectives sur l’apprentissage implicite de la musique et implications pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bigand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 152 (1), pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfp.2005.3364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The time course of emotional response to music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipic Suzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1060 (1), pp.429-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1360.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of a change in instrumentation on the recognition of musical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Madurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Music Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonia Duret</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The perceptual structure of thematic materials in The Angel of Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, - (22), pp.265-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Perceptual Structure of Thematic Materials in The Angel of Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guigou</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marty</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...2175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...1078 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (2), pp.265-296. </w:t>
@@ -4764,50 +4764,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence des paramètres de contrôle de la corde frottée sur certains descripteurs audio en conditions réelles de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Individual violin sound identification using audio features and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4819,2587 +4914,2492 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Málaga, France. pp.2783-2786, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2025.0466⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05438556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de violons par apprentissage automatique à partir de descripteurs audio issus d'enregistrements de plusieurs violonistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Identification de violons par apprentissage automatique à partir de descripteurs audio issus d'enregistrements de plusieurs violonistes</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of bowed string control parameters on audio descriptors in real playing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ear Training Applications in Music Education: Exploring Utilization, Effectiveness, and Adoption Factors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andres Munive Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Education (CSEDU 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution Analysis of Ear Training Applications Use by Musicology Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference of Students of Systematic Musicology (SysMus23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, The Edge, Sheffield, United Kingdom, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Andres Munive Benites</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils audionumériques d’analyse du son et de la musique dans le cadre de l’analyse d’interprétations enregistrées : objectifs, méthodes et limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse des enregistrements musicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National Supérieur de Musique et de Danse de Lyon, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la durée et du tempo dans les enregistrements du Sacre du printemps de Stravinski de 1929 à 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stravinski et la France, “ma seconde patrie” : Réception et héritage (1910-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OICRM, Mar 2021, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité et tensivité dans la performance de Sequenza III de Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sequenza III de Luciano Berio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texture et paradoxes auditifs dans la musique récente de Michaël Levinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michaël Levinas : Les métamorphoses du son et de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passage XX-XXI, Université Lyon 2, Mar 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempo et texture dans quelques interprétations de Ionisation de Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le tempo dans l’acte de performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Georges Chevrier, Département de musicologie de l’Université de Bourgogne Franche-Comté, en partenariat avec le Conservatoire national supérieur de musique et de danse de Paris (CNSMDP), Mar 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempo et texture dans quelques interprétations enregistrées de Ionisation de Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tempo dans l’acte de performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude de l'Apprentissage et du Développement, Mar 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance scénique de Psappha de Xenakis : aspects gestuels, sonores et musicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Inter-arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de l’analyse de scène auditive à l’analyse de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromac (IXe Congrès Européen d’analyse musicale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GREAM (Groupe de recherches expérimentales sur l'acte musical ) de l'université de Strasbourg, SFAM (Société Française d'Analyse Musicale), IReMus (Institut de recherche en Musicologie), Jun 2017, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects performatifs, perceptifs et émotionnels du tempo en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude FoRell B1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire FoReLL (Formes et représentations en linguistique et littérature) de l’Université de Poitiers May 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer l’espace : Stockhausen et ses contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Cycle Karlheinz Stockhausen contemporains » [19/1-16/2/16] ; Philharmonie de Paris ; Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimentation and new listening experience: the case of A Saucerful of Secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rock progressif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme de l'Université de Bourgogne (Dijon), Dec 2014, Dijon, France. pp.165-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes de l’analyse de scène auditive au regard de l’analyse de l’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'analyse musicale (JAM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'Analyse musicale - Université de Bourgogne, Nov 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptual studies and the making of music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The interaction of scientific and artistic imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composer les émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Rencontres Art et Science de Saint Malo : le pouvoir de la musique » [11-12/9/15] ; Grande Passerelle ; Saint Malo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descripteurs audio pour l’analyse de l’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Musimédiane « Geste sonore et paramètres : L’analyse musicale à l’heure des outils multimédia - Pertinence, usage et interprétation des descripteurs pour l’analyse » [23/1/15] ; Maison de la recherche ; Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture musicale ordinaire et musicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « approches interdisciplinaires de mondes culturels », 13/03/2014, Université de Bourgogne, Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, The Edge, Sheffield, United Kingdom, United Kingdom</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les descripteurs audio : de nouveaux outils informatiques pour l’analyse des flux et des points de segmentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Congrès Européen d’Analyse Musicale (EuroMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Katholieke Universiteit Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National Supérieur de Musique et de Danse de Lyon, May 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Saucerful of Secrets de Pink Floyd : dévoilement d’une expérience d’écoute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rock Progressif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, OICRM, Mar 2021, Montréal, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interprétation de la musique en temps réel et son analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique en temps réel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Apr 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Espace des timbres et descripteurs psychoacoustiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « Les représentations cognitives du timbre instrumental chez les musiciens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Université de Bourgogne, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Passage XX-XXI, Université Lyon 2, Mar 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descripteurs audio : de nouveaux outils informatiques pour l’analyse des flux et des points de segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international Euromac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Georges Chevrier, Département de musicologie de l’Université de Bourgogne Franche-Comté, en partenariat avec le Conservatoire national supérieur de musique et de danse de Paris (CNSMDP), Mar 2017, Dijon, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rage et la fureur : de la filiation Varèse / Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de recherche GRHIS « Hommage à John Cage », 12-14/11/2013, Université de Rouen, Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements acoustiques et psychoacoustiques de la musique de Gérard Grisey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citéscopie "Gérard Grisey"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GREAM (Groupe de recherches expérimentales sur l'acte musical ) de l'université de Strasbourg, SFAM (Société Française d'Analyse Musicale), IReMus (Institut de recherche en Musicologie), Jun 2017, Strasboug, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rage et la fureur : de la filiation Varèse / Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de recherche GRHIS Hommage à Frank Zappa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude de l'Apprentissage et du Développement, Mar 2017, Dijon, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rage et la fureur : de la filiation Varèse/Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de recherche GRHIS Hommage à Frank Zappa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire FoReLL (Formes et représentations en linguistique et littérature) de l’Université de Poitiers May 2017, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cage et Edgard Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de recherche GRHIS Hommage à John Cage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils informatiques pour l'analyse des musiques actuelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude L'analyse des musiques actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'Homme de l'Université de Bourgogne (Dijon), Dec 2014, Dijon, France. pp.165-182</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de narrativité en musique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Langage et Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'Analyse musicale - Université de Bourgogne, Nov 2016, Dijon, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrativité et topiques de la musique mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyser la musique mixte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...1116 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00915799v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00946036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création musicale d’aujourd’hui et cerveau</w:t>
               </w:r>
@@ -8210,151 +8210,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Varèse : du son organisé aux arts audio. Actes des journées Varèse, 30 et 31 mars 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.350, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influences et modèles : actes de la journée du 21 mars 2007 des 4e Rencontres interartistiques de l'Observatoire musical français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire Musical Français (OMF), 35, 2008, Observatoire musical français. Série Conférences et séminaires, ISSN 1258-3561, 978-2-84591-161-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180677v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00404478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences et modèles. Actes de la journée du 21 mars des 4es rencontres interartistiques</w:t>
               </w:r>
@@ -9496,2327 +9496,2327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice pour « Roger Reynolds: Un chemin de recherche, une démarche de compositeur, 1987 ; Stratégies compositionnelles dans The Angel of Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle d’écrits réflexifs sur la composition musicale. Anthologie d’auto-analyses, de Janáček à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une analyse texturale de la performance fondée sur les principes de l’analyse de scène auditive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et cognition. Perspectives pour l’analyse et la performance musicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interprétation de Sopiana pour flûte, piano et bande de François-Bernard Mâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François-Bernard Mâche : Le poète et le savant face à l’univers sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topo-analyse de la musique mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bonardi, Bruno Bossis, Pierre Couprie, Vincent Tiffon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyser la musique mixte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Delatour France, pp.26-42, 2017, Collection Pensée musicale (ISSN 2105-908X), 978-2-7521-0298-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Delatour France, pp.26-42, 2017, Collection Pensée musicale (ISSN 2105-908X), 978-2-7521-0298-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La filiation Varèse - Zappa en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Boisnel, Pierre-Albert Castanet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frank Zappa : L'un et le multiple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.58-76, 2017, Changer d'époque, 979-10-240-0763-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.58-76, 2017, Changer d'époque, 979-10-240-0763-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quatuor à cordes face à un environnement électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musiques et technologies. Regards sur les musiques mixtes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles et contre-modèles dans la musique savante de la seconde moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bort et Martine Clouzot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèle et contre-modèle : approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.59-76, 2016, Sociétés (ISSN 1628-5409), 978-2-36441-143-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.59-76, 2016, Sociétés (ISSN 1628-5409), 978-2-36441-143-2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimentation and new listening experience: the case of A Saucerful of Secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gonin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prog rock in Europe: overview of a persistent musical style</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.165-182, 2016, Sociétés (ISSN 1628-5409), 978-2-36441-175-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gonin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures et mutations dans les musiques savantes, XIXe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Poirrier et Bertrand Tillier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux confins des arts et de la culture : approches thématiques et transversales XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-215, 2016, Art &amp; Société‎ (ISSN 1272-1603), 978-2-7535-5048-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commémorations nationales 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. du Patrimoine, Centre des monuments nationaux, pp.206-208, 2015, 978-2-7577-0415-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance musicale en actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Musique. Approches littéraires et linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La totalité mélodique chez Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélodie et fonction mélodique comme objet d’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delatour, pp.149-170, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de l'expérimentation et l'expérience du temps chez Richard Pinhas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus sur le rock : perspectives analytiques et historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delatour, pp.155-170, 2014, Pensée musicale, ISSN 2105-908X, 978-2-7521-0171-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de l’expérimentation et l’expérience du temps dans les premiers albums solos de Richard Pinhas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analyse des musiques actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-170, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils informatiques et méthodes pour l’analyse des musiques actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analyse des musiques actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-213, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique contemporaine : un défi pour le cerveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cerveau mélomane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texture et émergence perceptive en musique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte, texture, texile. Variations sur le tissage dans la musique, les arts plastiques et la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.121-133, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et influences de la psychoacoustique en musique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donin, Nicolas and Feneyrou, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories de la composition musicale au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Symétrie, pp.1575-1602, 2013, Symétrie recherche. Série 20-21, ISSN 2270-2466, 978-2-914373-62-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La totalité mélodique chez Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélodie et fonction mélodique comme objet d'analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Delatour, pp.149-170, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et influences de la psychoacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories de la composition musicale au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symétrie, pp.1575-1602, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création musicale d'aujourd'hui et cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et cerveau. Nouveaux concepts, nouvelles applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.71-98, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création musicale et cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bigand, Emmanuel and Habib, Michel and Brun, Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et cerveau Nouveaux concepts, Nouvelles applications [40e Entretiens de médecine physique et de réadaptation, 8 mars 2012, Montpellier]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sauramps Medical, pp.36-46, 2012, Échanges en réadaptation, ISSN 2259-2202, 978-2-84023-770-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoustique et perception dans l'esthétique de Marc-André Dalbavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Color Marc-André Dalbavie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNDP, pp.30-34, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tempérament équitable de La Monte Young</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et globalisation : musicologie - ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.69-86, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning music: prospects about implicit knowledge in music, new technologies and music education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, , pp.165-182, 2016, Sociétés (ISSN 1628-5409), 978-2-36441-175-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pietro Polotti; Davide Rocchesso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound to Sense, Sense to Sound: A State of the Art in Sound and Music Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Logos Verlag, pp.47-81, 2008, 978-3-8325-1600-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-215, 2016, Art &amp; Société‎ (ISSN 1272-1603), 978-2-7535-5048-3</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound to Sense, Sense to Sound : A State of the Art in Sound and Music Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Logos Verlag, pp.47-81, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éd. du Patrimoine, Centre des monuments nationaux, pp.206-208, 2015, 978-2-7577-0415-8</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densité 21,5, un condensé d'harmonie-timbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Varèse : du son organisé aux arts audio. Actes de la journée Varèse, 30 et 31 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.245-273, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Delatour, pp.149-170, 2014</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions à propos du langage et de la musique chez François-Bernard Mâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’universel et l’utopie, Hommage à François-Bernard Mâche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, 2014</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations temporelles, thématiques, timbriques et perceptives de l’électronique et de l’instrumental dans The Angel of Death de R. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique, instruments, machines, Autour des musiques électroacoustiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-170, 2014</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implications compositionnelles et perceptives des échelles temporelles locales et globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rythme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Delatour, pp.155-170, 2014, Pensée musicale, ISSN 2105-908X, 978-2-7521-0171-6</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Other(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Reynolds (comp.); Stephen McAdams; Marc Battier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The angel of death: creation and perception of a contemporary musical work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAM, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.191-213, 2014</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Unique Aesthetic Character of the Music of Roger Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Reynolds (comp.); Stephen McAdams; Marc Battier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The angel of death: creation and perception of a contemporary musical work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...1134 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRCAM</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02934414v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02934415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compulsory Figures</w:t>
               </w:r>
@@ -12509,51 +12509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Leuw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly Fornoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090512ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2022.2033573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Palmeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096933ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.558421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.104711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2020.1752080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Besombes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liette Escande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grepel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i7t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.02.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraudeau S." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jay Dowling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schulze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2013.30.4.419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2011.665578" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.111.0099" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kantor-Martynuska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desmet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipic Suzane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1360.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDSDMF47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madurell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bigand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2004.22.2.265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1984.959" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Chueke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0466" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andres Munive Benites" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munive" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01425184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalite" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946030v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946038v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946041v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479253v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Horodyski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9624" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/luciano-berio-et-la-voix-olivier-class" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.24" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190633547.013.9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774450v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774451v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774447v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02985742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870655v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870584v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01437885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188665v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188663v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184981v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870587v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946028v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686843v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404492v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934412v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404494v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870661v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934414v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcl.music.mcgill.ca/angel/3.2.1.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcl.music.mcgill.ca/angel/3.2.2.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870664v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870632v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Leuw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly Fornoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2022.2033573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090512ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Palmeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096933ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.558421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.104711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2020.1752080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Besombes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liette Escande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grepel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i7t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.02.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraudeau S." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jay Dowling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schulze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2013.30.4.419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2011.665578" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.111.0099" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kantor-Martynuska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delb&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desmet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipic Suzane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1360.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDSDMF47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madurell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bigand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2004.22.2.265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1984.959" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Chueke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0466" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andres Munive Benites" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munive" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01425184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalite" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946030v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479253v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Horodyski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9624" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/luciano-berio-et-la-voix-olivier-class" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.24" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190633547.013.9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774450v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774451v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774447v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02985742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870655v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870584v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01437885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188662v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188665v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188663v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870587v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686843v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934412v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404492v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404494v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870661v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934415v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcl.music.mcgill.ca/angel/3.2.1.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcl.music.mcgill.ca/angel/3.2.2.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870664v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870632v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>