--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -135,4493 +135,4610 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Violin &amp;quot;Playing-In'': Disentangling Physical Change from Player Adaptation via Physical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2026035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saccadic and visuo-motor flexibility towards local parafoveal complexity as a hallmark of expert knowledge-driven processing during sight-reading of music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Perra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218251325245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218251325245⟩</w:t>
+                <w:t xml:space="preserve">hal-05233818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporality and texture in the performance of George Crumb’s Music for a Summer Evening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Music Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, George Crumb: Style, idea and performance practice, 41 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07494467.2022.2033573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la durée et du tempo dans les enregistrements du Sacre du printemps d’Igor Stravinski de 1929 à 2019. Une cartographie des styles d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L’oeuvre de Stravinski. Héritage et perspectives, 9 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1090512ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatfield and the North (1974) : une synthèse en équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1 "La scène de Canterbury"), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.10189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anxiété de performance dans l’enseignement musical. Une revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Palmeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.134-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1096933ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des élèves musiciens du 1er cycle instrumental. Enquête auprès des enseignants de conservatoires et écoles de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de Leuw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/134yu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonal structures benefit short-term memory for real music: Evidence from non-musicians and individuals with congenital amusia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohana Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesly Fornoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Pralus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.105881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation of Acoustic and Electric Hearing in Perceiving Musical Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.558421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.558421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Reynolds’ Thoughts, Places, Dreams: genetic and sonic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First: Listen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, https://firstlisten.online/issue-1/lalitte-images-processes-and-traces</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of regular rhythmic versus textural sound sequences on semantic and conceptual processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhythmic priming of grammaticality judgments in children: Duration matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.104885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regular rhythmic primes boost P600 in grammatical error processing in dyslexic adults and matched controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.107324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.107324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhythmic and textural musical sequences differently influence syntax and semantic processing in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.104711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2019.104711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Regularity of Rhythmic Primes In6luences Syntax Processing in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Hélène Canette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auditory Perception &amp; Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.163-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/25742442.2020.1752080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expressivité de la performance des Dix pièces pour quintette à vent de Ligeti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Dix pièces pour quintette à vent de Ligeti : Processus créateurs, performance, analyse (2018-2019), 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discographie des Dix pièces pour quintette à vent de Ligeti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting syntax training with temporally regular musical primes in children with cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliette Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (6), pp.365-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité et texture dans &amp;quot;Eight Lines&amp;quot; de Steve Reich : de la perception locale à la forme expérientielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicologies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les temps de la musique (thèmes Agrégation 2018), 4, pp.66-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt-à-porter ou coupe sur mesure ? Liberté et contraintes de la temporalité dans l’interprétation de la Sequenza III de Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grepel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filigrane. Musique, esthétique, sciences, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12i7t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Cédric Thénard, Contribution à une histoire de la modernité musicale. Le festival d'Angers, Musiques du XXe siècle (1983-1990), Paris, L'Harmattan, 2016, 399 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varia, http://tristan.u-bourgogne.fr/CGC/publications/TC_VARIA/CR_ouvrages/lalitte_septembre2017.html#Mots-cl%C3%A9s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination of tonal and atonal music in congenital amusia: The advantage of implicit tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.10 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les attentes perceptives musicales chez l’enfant sourd : effet de transfert langagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perraudeau S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissances Surdités, revue trimestrielle d'ACFOS (Action Connaissance Formation pour la Surdité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.24-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Dalbavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de l’œuvre, Base Brahms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of expressive versus mechanical musical performance on short-term memory for musical excerpts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jay Dowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.419-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/mp.2013.30.4.419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie intérieure du son. Gérard Grisey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cité Musiques, La Revue de la Cité de la Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Varèse : Déserts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">accents online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'un brise-glace : le festival Why Note et son public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Festivals &amp; sociétés en Europe XIXe-XXIe siècles, 3, http://tristan.u-bourgogne.fr/CGC/publications/Festivals_societes/P_Lalitte.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Theories of Helmholtz in the Work of Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Music Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (5), pp.327-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07494467.2011.665578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du son au sens : vers une approche sub-symbolique de l’analyse musicale assistée par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/musur.111.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking into the eyes of a conductor performing Lerdahl's Time after Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicae Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.275-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déserts d’Edgard Varèse ou l’apothéose du son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appalachian Spring d'Aaron Copland ou le don d'être simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.88-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On listening to atonal variants of two Piano Sonatas by Beethoven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kantor-Martynuska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.223-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implicit learning of non-local musical rules : A comment on Kuhn and Dienes (2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (1), pp.299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0014278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme et espace chez Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filigrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.247-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects acoustique et sensoriel du bruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filigrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.13-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de possibilité d'une forme perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.103-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son organisé et spéculation sur les distances chez Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Société Québécoise de Recherche Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.125-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concerto pour orchestre de Béla Bartok : analyse des 2e et 3e mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.73-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre la musique: Perspectives sur l’apprentissage implicite de la musique et implications pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 152 (1), pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfp.2005.3364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The time course of emotional response to music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipic Suzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1060 (1), pp.429-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1360.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of a change in instrumentation on the recognition of musical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Madurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yohana Lévêque</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The perceptual structure of thematic materials in The Angel of Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lesly Fornoni</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agathe Pralus</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, - (22), pp.265-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Perceptual Structure of Thematic Materials in The Angel of Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Albouy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105881⟩</w:t>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (2), pp.265-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/mp.2004.22.2.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture du timbre chez Varèse : la médiation de l’acoustique pour produire du son organisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arcana d’Edgard Varèse, thématique et espace des hauteurs, un univers musical en expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/volume.10189⟩</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert le Diable au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 3 (6), pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/medi.1984.959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...3805 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4631,3183 +4748,3183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des paramètres de contrôle de la corde frottée sur certains descripteurs audio en conditions réelles de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de violons par apprentissage automatique à partir de descripteurs audio issus d'enregistrements de plusieurs violonistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual violin sound identification using audio features and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Málaga, France. pp.2783-2786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of bowed string control parameters on audio descriptors in real playing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Stravinski, Symphonie de Psaumes (1930):</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Chueke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Ghrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’IReMus présente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Piéjus; Éric Maestri, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution Analysis of Ear Training Applications Use by Musicology Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference of Students of Systematic Musicology (SysMus23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, The Edge, Sheffield, United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ear Training Applications in Music Education: Exploring Utilization, Effectiveness, and Adoption Factors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andres Munive Benites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Education (CSEDU 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils audionumériques d’analyse du son et de la musique dans le cadre de l’analyse d’interprétations enregistrées : objectifs, méthodes et limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse des enregistrements musicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National Supérieur de Musique et de Danse de Lyon, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la durée et du tempo dans les enregistrements du Sacre du printemps de Stravinski de 1929 à 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stravinski et la France, “ma seconde patrie” : Réception et héritage (1910-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OICRM, Mar 2021, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité et tensivité dans la performance de Sequenza III de Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sequenza III de Luciano Berio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texture et paradoxes auditifs dans la musique récente de Michaël Levinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michaël Levinas : Les métamorphoses du son et de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passage XX-XXI, Université Lyon 2, Mar 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempo et texture dans quelques interprétations enregistrées de Ionisation de Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tempo dans l’acte de performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude de l'Apprentissage et du Développement, Mar 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance scénique de Psappha de Xenakis : aspects gestuels, sonores et musicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Inter-arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de l’analyse de scène auditive à l’analyse de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromac (IXe Congrès Européen d’analyse musicale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GREAM (Groupe de recherches expérimentales sur l'acte musical ) de l'université de Strasbourg, SFAM (Société Française d'Analyse Musicale), IReMus (Institut de recherche en Musicologie), Jun 2017, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects performatifs, perceptifs et émotionnels du tempo en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude FoRell B1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire FoReLL (Formes et représentations en linguistique et littérature) de l’Université de Poitiers May 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempo et texture dans quelques interprétations de Ionisation de Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le tempo dans l’acte de performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Georges Chevrier, Département de musicologie de l’Université de Bourgogne Franche-Comté, en partenariat avec le Conservatoire national supérieur de musique et de danse de Paris (CNSMDP), Mar 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimentation and new listening experience: the case of A Saucerful of Secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rock progressif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme de l'Université de Bourgogne (Dijon), Dec 2014, Dijon, France. pp.165-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes de l’analyse de scène auditive au regard de l’analyse de l’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'analyse musicale (JAM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'Analyse musicale - Université de Bourgogne, Nov 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04024968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer l’espace : Stockhausen et ses contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Cycle Karlheinz Stockhausen contemporains » [19/1-16/2/16] ; Philharmonie de Paris ; Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptual studies and the making of music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The interaction of scientific and artistic imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composer les émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Rencontres Art et Science de Saint Malo : le pouvoir de la musique » [11-12/9/15] ; Grande Passerelle ; Saint Malo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descripteurs audio pour l’analyse de l’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Musimédiane « Geste sonore et paramètres : L’analyse musicale à l’heure des outils multimédia - Pertinence, usage et interprétation des descripteurs pour l’analyse » [23/1/15] ; Maison de la recherche ; Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture musicale ordinaire et musicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « approches interdisciplinaires de mondes culturels », 13/03/2014, Université de Bourgogne, Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les descripteurs audio : de nouveaux outils informatiques pour l’analyse des flux et des points de segmentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Congrès Européen d’Analyse Musicale (EuroMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Katholieke Universiteit Leuven, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interprétation de la musique en temps réel et son analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique en temps réel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, The Edge, Sheffield, United Kingdom, United Kingdom</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Saucerful of Secrets de Pink Floyd : dévoilement d’une expérience d’écoute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Rock Progressif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National Supérieur de Musique et de Danse de Lyon, May 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Espace des timbres et descripteurs psychoacoustiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop « Les représentations cognitives du timbre instrumental chez les musiciens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Université de Bourgogne, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, OICRM, Mar 2021, Montréal, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descripteurs audio : de nouveaux outils informatiques pour l’analyse des flux et des points de segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international Euromac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Apr 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rage et la fureur : de la filiation Varèse / Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de recherche GRHIS « Hommage à John Cage », 12-14/11/2013, Université de Rouen, Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Passage XX-XXI, Université Lyon 2, Mar 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rage et la fureur : de la filiation Varèse / Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de recherche GRHIS Hommage à Frank Zappa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Georges Chevrier, Département de musicologie de l’Université de Bourgogne Franche-Comté, en partenariat avec le Conservatoire national supérieur de musique et de danse de Paris (CNSMDP), Mar 2017, Dijon, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements acoustiques et psychoacoustiques de la musique de Gérard Grisey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citéscopie "Gérard Grisey"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude de l'Apprentissage et du Développement, Mar 2017, Dijon, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rage et la fureur : de la filiation Varèse/Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de recherche GRHIS Hommage à Frank Zappa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cage et Edgard Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de recherche GRHIS Hommage à John Cage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GREAM (Groupe de recherches expérimentales sur l'acte musical ) de l'université de Strasbourg, SFAM (Société Française d'Analyse Musicale), IReMus (Institut de recherche en Musicologie), Jun 2017, Strasboug, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de narrativité en musique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Langage et Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire FoReLL (Formes et représentations en linguistique et littérature) de l’Université de Poitiers May 2017, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils informatiques pour l'analyse des musiques actuelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude L'analyse des musiques actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrativité et topiques de la musique mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyser la musique mixte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'Homme de l'Université de Bourgogne (Dijon), Dec 2014, Dijon, France. pp.165-182</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création musicale d’aujourd’hui et cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40e Entretiens de médecine physique et de réadaptation (EMPR) [7-9/3/12], Le Corum - Palais des Congrès, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'Analyse musicale - Université de Bourgogne, Nov 2016, Dijon, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le festival Why Note : musique contemporaine et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festivals et sociétés en Europe XIXe-XXIe siècles. AUtour du festival des Nuits de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Diego, United States</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des théories acoustiques d'Helmholtz dans l'oeuvre de Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et acoustique, nouvelles approches de la composition musicale aux XXe et XXXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Saint Malo, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctions tonales et articulations thématiques : quelle contribution à la perception de la forme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique &amp; sciences cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Madurell; Philippe Lalitte, 2006, Paris, France. pp.67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couleurs de la Cité céleste d'Olivier Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concert-lecture avec l'Ensemble orchestral des professeurs des Conservatoires de Dijon et Chalon-sur-Saône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces et empreintes chez Berio : les chemins de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sequenze et les Chemins de Berio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...1310 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00404502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7817,737 +7934,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire de l'interprétation musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minerve, 2024, Musique ouverte, Claude Abromont, Jean-Yves Bosseur, Pierre Michel, 978-2-86931-180-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05479253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stravinski et ses interprètes. 90 ans d'enregistrements du Sacre du printemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires de Dijon, pp.252, 2022, Musiques (ISSN 2607-7302), 978-2-36441-422-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et cognition. Perspectives pour l’analyse et la performance musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l’interprétation de la musique du XXe siècle. Une analyse de l’interprétation des Dix pièces pour quintette à vent de György Ligeti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, pp.330, 2015, 978-2705690250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01188658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l'interprétation de la musique du XXe siècle: une analyse d'interprétations enregistrées des Dix pièces pour quintette à vent de György Ligeti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2015, Collection GREAM « Création contemporaine », 978-2-7056-9025-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05276836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et sciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire Musical Français (OMF), 46, pp.115, 2010, Conférences et séminaires, ISSN 1258-3561, 978-2-84591-161-185-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varèse : du son organisé aux arts audio. Actes des journées Varèse, 30 et 31 mars 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.350, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00404478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences et modèles : actes de la journée du 21 mars 2007 des 4e Rencontres interartistiques de l'Observatoire musical français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire Musical Français (OMF), 35, 2008, Observatoire musical français. Série Conférences et séminaires, ISSN 1258-3561, 978-2-84591-161-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences et modèles. Actes de la journée du 21 mars des 4es rencontres interartistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Observatoire Musical Français, pp.125, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00404477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Varèse : du son organisé aux arts audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Horodyski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Horodyski, Timothée and Lalitte, Philippe. Harmattan, 2007, Arts 8, 978-2-296-04888-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rythme : actes de la journée du 23 mars 2005 des 2es rencontres interartistiques de l'OMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire Musical Français (OMF), 24, pp.116, 2006, Conférences et séminaires, 2-84591-134-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8557,3695 +8674,3695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les attentes musicales au fondement d'une approche perceptive de l'interprétation et de son analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ester Pineda, Beat Föllmi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et transmission à la lumière des sciences cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2025, 978-2-813-00574-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05479376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation des Cries of London de Luciano Berio sous l'angle des attentes musicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Michel, Olivier Class. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luciano Berio et la voix – Expérimentations, poésies, interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-354, 2025, Création Contemporaine, 9791037043856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05479280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches génétique, comparatiste et perceptive de l’interprétation - le cas de la Symphonie de Psaumes de Stravinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zélia Chueke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Ghrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillotel-Nothmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pineda, Ester; Föllmi, Beat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et transmission à la lumière des sciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, 2025, 9782813005748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...46 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9624⟩</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en sciences de l’éducation musicale et pratiques de terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.207-213, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25836/rnrm.2020.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Luciano Berio et la voix – Expérimentations, poésies, interprétation</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempo et texture dans quelques interprétations de Ionisation de Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tempo dans l’acte de performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03774450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectralism and Research in Psychoacoustics and Music Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amy Bauer, Liam Cagney, William Mason. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Spectral Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press, pp.C9.S1-C9.N51, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190633547.013.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de possibilité des attentes musicales dans la Sequenza III de Luciano Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sequenza III de Luciano Berio Voglio le tue parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03774451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédés déceptifs et attentes musicales chez Led Zeppelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Led Zeppelin : Contexte, analyse, réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03774447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrativité de la musique mixte : une topo-analyse d’Adavaya de Jonathan Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narratologie musicale. Topiques, théories et stratégies analytiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03774449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’acte performatif de Psappha de Xenakis : aspects gestuels, sonores et musicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestes, performances, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03774446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texture et paradoxes auditifs dans la musique récente de Michaël Levinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Joubert et Pierre Albert Castanet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique de Michaël Levinas. Vers des contrepoints irréels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Adam Musicae, pp.257-272, 2020, La musique de Michaël Levinas. Vers des contrepoints irréels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une analyse texturale de la performance fondée sur les principes de l’analyse de scène auditive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et cognition. Perspectives pour l’analyse et la performance musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice pour « Roger Reynolds: Un chemin de recherche, une démarche de compositeur, 1987 ; Stratégies compositionnelles dans The Angel of Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siècle d’écrits réflexifs sur la composition musicale. Anthologie d’auto-analyses, de Janáček à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interprétation de Sopiana pour flûte, piano et bande de François-Bernard Mâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François-Bernard Mâche : Le poète et le savant face à l’univers sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La filiation Varèse - Zappa en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Boisnel, Pierre-Albert Castanet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frank Zappa : L'un et le multiple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.58-76, 2017, Changer d'époque, 979-10-240-0763-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topo-analyse de la musique mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bonardi, Bruno Bossis, Pierre Couprie, Vincent Tiffon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyser la musique mixte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Delatour France, pp.26-42, 2017, Collection Pensée musicale (ISSN 2105-908X), 978-2-7521-0298-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimentation and new listening experience: the case of A Saucerful of Secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Gonin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prog rock in Europe: overview of a persistent musical style</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.165-182, 2016, Sociétés (ISSN 1628-5409), 978-2-36441-175-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures et mutations dans les musiques savantes, XIXe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Poirrier et Bertrand Tillier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux confins des arts et de la culture : approches thématiques et transversales XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-215, 2016, Art &amp; Société‎ (ISSN 1272-1603), 978-2-7535-5048-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quatuor à cordes face à un environnement électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musiques et technologies. Regards sur les musiques mixtes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles et contre-modèles dans la musique savante de la seconde moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bort et Martine Clouzot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèle et contre-modèle : approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.59-76, 2016, Sociétés (ISSN 1628-5409), 978-2-36441-143-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commémorations nationales 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. du Patrimoine, Centre des monuments nationaux, pp.206-208, 2015, 978-2-7577-0415-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance musicale en actes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Musique. Approches littéraires et linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La totalité mélodique chez Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélodie et fonction mélodique comme objet d’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delatour, pp.149-170, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de l’expérimentation et l’expérience du temps dans les premiers albums solos de Richard Pinhas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analyse des musiques actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-170, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de l'expérimentation et l'expérience du temps chez Richard Pinhas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus sur le rock : perspectives analytiques et historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delatour, pp.155-170, 2014, Pensée musicale, ISSN 2105-908X, 978-2-7521-0171-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils informatiques et méthodes pour l’analyse des musiques actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analyse des musiques actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-213, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique contemporaine : un défi pour le cerveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cerveau mélomane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texture et émergence perceptive en musique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte, texture, texile. Variations sur le tissage dans la musique, les arts plastiques et la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, pp.121-133, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et influences de la psychoacoustique en musique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donin, Nicolas and Feneyrou, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories de la composition musicale au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Symétrie, pp.1575-1602, 2013, Symétrie recherche. Série 20-21, ISSN 2270-2466, 978-2-914373-62-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La totalité mélodique chez Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélodie et fonction mélodique comme objet d'analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Delatour, pp.149-170, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et influences de la psychoacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories de la composition musicale au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symétrie, pp.1575-1602, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création musicale d'aujourd'hui et cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et cerveau. Nouveaux concepts, nouvelles applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.71-98, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création musicale et cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bigand, Emmanuel and Habib, Michel and Brun, Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et cerveau Nouveaux concepts, Nouvelles applications [40e Entretiens de médecine physique et de réadaptation, 8 mars 2012, Montpellier]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sauramps Medical, pp.36-46, 2012, Échanges en réadaptation, ISSN 2259-2202, 978-2-84023-770-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tempérament équitable de La Monte Young</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et globalisation : musicologie - ethnomusicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.69-86, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoustique et perception dans l'esthétique de Marc-André Dalbavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Color Marc-André Dalbavie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNDP, pp.30-34, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning music: prospects about implicit knowledge in music, new technologies and music education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pietro Polotti; Davide Rocchesso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound to Sense, Sense to Sound: A State of the Art in Sound and Music Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Logos Verlag, pp.47-81, 2008, 978-3-8325-1600-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound to Sense, Sense to Sound : A State of the Art in Sound and Music Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Logos Verlag, pp.47-81, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densité 21,5, un condensé d'harmonie-timbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Varèse : du son organisé aux arts audio. Actes de la journée Varèse, 30 et 31 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.245-273, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions à propos du langage et de la musique chez François-Bernard Mâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’universel et l’utopie, Hommage à François-Bernard Mâche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations temporelles, thématiques, timbriques et perceptives de l’électronique et de l’instrumental dans The Angel of Death de R. Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique, instruments, machines, Autour des musiques électroacoustiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implications compositionnelles et perceptives des échelles temporelles locales et globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rythme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Other(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Reynolds (comp.); Stephen McAdams; Marc Battier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The angel of death: creation and perception of a contemporary musical work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAM, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Unique Aesthetic Character of the Music of Roger Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Reynolds (comp.); Stephen McAdams; Marc Battier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The angel of death: creation and perception of a contemporary musical work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.327-354, 2025, Création Contemporaine, 9791037043856</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgy and Temporality of the Electroacoustics in Roger Reynolds’s The Angel of Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Reynolds (comp.); Stephen McAdams; Marc Battier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The angel of death: creation and perception of a contemporary musical work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCAM, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme musicale au regard des sciences cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure et forme : du créateur au médiateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compulsory Figures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Reynolds (comp.); Stephen McAdams; Marc Battier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The angel of death: creation and perception of a contemporary musical work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carré sémiotique des formes musicales : un modèle d’analyse des formes musicales de la deuxième moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse et contextualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, PUPS, pp.51-62, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore boréale chez Varèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iannis Xenakis, Gérard Grisey : La métaphore lumineuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spectre d’une voix, analyse de L’esprit des dunes de Tristan Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tristan Murail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...2876 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12255,114 +12372,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture et perception des grandes formes en musique contemporaine et, en particulier, chez Roger Reynolds. « Le cristal et la flamme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Paris VI Sorbonne, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04144564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12509,51 +12626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Leuw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly Fornoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2022.2033573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090512ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10189" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Palmeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096933ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.558421" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.104711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2020.1752080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Besombes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liette Escande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grepel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i7t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.02.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraudeau S." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jay Dowling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schulze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2013.30.4.419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2011.665578" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.111.0099" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kantor-Martynuska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delb&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desmet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014278" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipic Suzane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1360.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDSDMF47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madurell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bigand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2004.22.2.265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1984.959" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Chueke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0466" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andres Munive Benites" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munive" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799042v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01425184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalite" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188654v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946030v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479253v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276836v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180676v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Horodyski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9624" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/luciano-berio-et-la-voix-olivier-class" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.24" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190633547.013.9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774450v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774451v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774447v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02985742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870655v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870584v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01437885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181892v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188662v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188665v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188663v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870587v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915804v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686843v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934412v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404492v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404494v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870661v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934415v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcl.music.mcgill.ca/angel/3.2.1.html" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934413v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcl.music.mcgill.ca/angel/3.2.2.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870664v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870632v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2022.2033573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090512ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.10189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Palmeira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1096933ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Leuw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly Fornoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105881" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Duret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.558421" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Canette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104885" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107324" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2019.104711" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25742442.2020.1752080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870567v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Besombes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liette Escande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.03.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grepel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i7t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.02.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraudeau S." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jay Dowling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schulze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2013.30.4.419" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2011.665578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.111.0099" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564525v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kantor-Martynuska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delb&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desmet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014278" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3364" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipic Suzane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1360.036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PDSDMF47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madurell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bigand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2004.22.2.265" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medi.1984.959" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0466" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339455v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002124" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908545v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lia Chueke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillotel-Nothmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munive" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061224v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andres Munive Benites" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01425184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287572v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293402v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287594v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287616v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188653v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188652v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287562v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188656v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946032v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946041v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915792v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188658v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276836v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404478v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Horodyski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02180679v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9624" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/luciano-berio-et-la-voix-olivier-class" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226018v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.24" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957182v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190633547.013.9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774447v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774449v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02985742v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870558v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870602v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01437885v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426997v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426507v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184988v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870587v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946028v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184981v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946029v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184980v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686843v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404492v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870656v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870659v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870661v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934415v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcl.music.mcgill.ca/angel/3.2.1.html" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934416v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870662v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mpcl.music.mcgill.ca/angel/3.2.2.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870664v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870632v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>